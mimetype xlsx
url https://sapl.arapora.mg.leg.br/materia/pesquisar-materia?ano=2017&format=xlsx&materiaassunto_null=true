--- v0 (2025-10-27)
+++ v1 (2026-04-17)
@@ -54,867 +54,867 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/507/projeto_de_lei_n_001-2017-l.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/507/projeto_de_lei_n_001-2017-l.pdf</t>
   </si>
   <si>
     <t>Concede Revisão Geral à Remuneração dos Servidores Efetivos e Comissionados do Poder Legislativo Municipal, e dá Outras Providências.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Mário José de Almeida Gomes</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/508/projeto_de_lei_n_002-2017-l.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/508/projeto_de_lei_n_002-2017-l.pdf</t>
   </si>
   <si>
     <t>Determina a Fixação de Placas com Identificação das Obras Realizadas pelo Poder Público.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Reuler Cardoso Pereira - Reuler Cardoso</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/509/projeto_de_lei_n_003-2017-l.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/509/projeto_de_lei_n_003-2017-l.pdf</t>
   </si>
   <si>
     <t>Estabelece a Obrigatoriedade de Apresentação de Cantores, Instrumentistas, Bandas ou Conjuntos Musicais Locais na Abertura dos Shows ou Eventos Musicais Financiados por Recursos Públicos.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/510/projeto_de_lei_n_004-2017-l..pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/510/projeto_de_lei_n_004-2017-l..pdf</t>
   </si>
   <si>
     <t>Institui a exigência de ficha limpa para nomeação nos cargos comissionados existentes nos órgãos dos poderes executivo e legislativo municipal, e dá outras providencias.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Manoel Gonçalves da Silva - ( Manoel do Banco)</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/511/projeto_de_lei_n_007-2017-l.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/511/projeto_de_lei_n_007-2017-l.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do poder executivo e legislativo municipal a conceder 01 (um) dia de folga aos servidores públicos municipais efetivos, nomeados e contratados, na data de seus respectivos aniversários e dá outras providências.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/512/projeto_de_lei_n_008-2017-l.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/512/projeto_de_lei_n_008-2017-l.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a cassação do alvará de funcionamento de empresas e postos estabelecidos no município de Araporã-MG que revenderem combustíveis adulterados e dá outras providencias.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/513/projeto_de_lei_n_009-2017-l.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/513/projeto_de_lei_n_009-2017-l.pdf</t>
   </si>
   <si>
     <t>Torna obrigatória a divulgação dos medicamentos fornecidos na rede municipal de saúde e dá outras providências.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/514/projeto_de_lei_n_011-2017-l.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/514/projeto_de_lei_n_011-2017-l.pdf</t>
   </si>
   <si>
     <t>Determina a divulgação do monitoramento da qualidade da água consumida pela população de Araporã e dá outras providências.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/515/projeto_de_lei_n_012-2017-l.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/515/projeto_de_lei_n_012-2017-l.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Obrigatoriedade de Instalação de Banheiros Químicos Adaptados para Pessoas com Deficiência ou Mobilidade Reduzida nos Eventos Públicos no Município de Araporã.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/516/projeto_de_lei_n_013-2017-l.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/516/projeto_de_lei_n_013-2017-l.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a associação educacional de desenvolvimento esportivo cultural – AEDEC brasil, e dá outras providências.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Wilson Roberto Ribeiro - (Xinguinha)</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/517/projeto_de_lei_n_014-2017-l.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/517/projeto_de_lei_n_014-2017-l.pdf</t>
   </si>
   <si>
     <t>Modifica redação do art.1 0 da Lei 1.196/2017, e inclui § único, para inserir as publicações do Poder Legislativo no Diário Oficial Eletrônico do Município de Araporã MG.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/157/indicacao_n_001-2017.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/157/indicacao_n_001-2017.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de estar criando o Conselho Municipal da Juventude – CMJ.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/158/indicacao_n_002-2017.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/158/indicacao_n_002-2017.pdf</t>
   </si>
   <si>
     <t>Solicita da Senhora Prefeita Municipal que enviei para a Câmara Municipal o TAC, referente as condutas vedadas com relação ao Carnaval 2017, entre o Município e o Ministério Público.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/159/indicacao_n_003-2017.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/159/indicacao_n_003-2017.pdf</t>
   </si>
   <si>
     <t>Ver a possibilidade de estar pagando 50% (cinqüenta por cento) das bolsa universitárias aos estudantes de nosso Município.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/160/indicacao_n_004-2017.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/160/indicacao_n_004-2017.pdf</t>
   </si>
   <si>
     <t>Ver a possibilidade de estar pagando a mesma porcentagem do que ganham os Diretores das Escolas aos Secretários responsáveis.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/161/indicacao_n_005-2017.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/161/indicacao_n_005-2017.pdf</t>
   </si>
   <si>
     <t>Requer que seja feito o pagamento de Insalubridade no valor de 40% para os garis do município, conforme a NR15.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/162/indicacao_n_006-2017.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/162/indicacao_n_006-2017.pdf</t>
   </si>
   <si>
     <t>Ver a possibilidade de estar dando o aumento de salário para as monitoras.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>Sebastião Claudenisio da Silva</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/163/indicacao_n_007-2017.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/163/indicacao_n_007-2017.pdf</t>
   </si>
   <si>
     <t>Passar a patrola e jogar um cascalho no final da Rua João Batista dos Anjos, próximo a BR-452.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/164/indicacao_n_008-2017.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/164/indicacao_n_008-2017.pdf</t>
   </si>
   <si>
     <t>Requer que seja paga os 7 % para os professores.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/165/indicacao_n_010-2017.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/165/indicacao_n_010-2017.pdf</t>
   </si>
   <si>
     <t>Colocar à disposição um veículo aos finais de semana para levar famílias carentes para visitarem seus parentes no presídio em Tupaciguara-MG.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/166/indicacao_n_010-2017.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/166/indicacao_n_010-2017.pdf</t>
   </si>
   <si>
     <t>Implantar mecanismos de acesso a internet WIFI LIVRE E GRATUÍTO nas praças públicas do Município de Araporã-MG.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>Francisco Marques Gomes Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/167/indicacao_n_012-2017.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/167/indicacao_n_012-2017.pdf</t>
   </si>
   <si>
     <t>Requer da Senhora Prefeita Municipal a possibilidade de estar oferecendo aquelas pessoas que vão para Uberlândia fazer tratamento médico um kit lanche.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/168/indicacao_n_013-2017.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/168/indicacao_n_013-2017.pdf</t>
   </si>
   <si>
     <t>Construir lombadas na Avenida A, Bairro Zequinha Cachoeira.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/169/indicacao_n_014-2017.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/169/indicacao_n_014-2017.pdf</t>
   </si>
   <si>
     <t>Instalar um parque na Praça da Bíblia.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/170/indicacao_n_015-2017.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/170/indicacao_n_015-2017.pdf</t>
   </si>
   <si>
     <t>Ver a possibilidade de estar reajustado o valor da Bolsa Universitária de R$240,00 para R$500,00 para estudantes de nosso município.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/</t>
+    <t>http://sapl.arapora.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Ver a possibilidade de estar fazendo junto a reforma do Salão Paroquial da Igreja Nossa Senhora da guia, a reforma dos banheiros com acessibilidade para pessoas com deficiência física e idosos.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/172/mocao_n_oo1-2017.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/172/mocao_n_oo1-2017.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Senhor Secretário de Saúde Roberto Wanderley do Nascimento parabenizando pelo excelente atendimento na área da saúde aos moradores da zona rural.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/173/mocao_n_oo2-2017.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/173/mocao_n_oo2-2017.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Senhora Prefeita Municipal, Renata Cristina Silva Borges, parabenizando-a, pelo excelente atendimento na área da saúde aos moradores da zona rural.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/174/mocao_n_oo3-2017.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/174/mocao_n_oo3-2017.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao LUCAS VIOLA, pela brilhante participação no The Voice Kids 2017.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/175/mocao_n_oo4-2017.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/175/mocao_n_oo4-2017.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Excelentíssima Senhora Prefeita Municipal, Renata Cristina Silva Borges, pela obra de recapeamento da Av. Tancredo de Almeida Neves.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/114/requerimento_n_001-2017.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/114/requerimento_n_001-2017.pdf</t>
   </si>
   <si>
     <t>Solicita verificação junto aos órgãos competentes, de estar fazendo a troca de um poste de  madeira e ao mesmo tempo aproveitar e fazer mudança desse poste de lugar que fica na rua Américo Ferreira Borges com Azor Marques.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/115/requerimento_n_002-2017.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/115/requerimento_n_002-2017.pdf</t>
   </si>
   <si>
     <t>Solicita verificação junto aos órgãos competentes, de estar colocando mais um poste de luz na rua Américo Ferreira Borges com Azor Marques. devido haver um trecho com em completa escuridão.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>Waldivino José de Lima - (Divino Eletricista)</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/117/requerimento_n_003-2017.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/117/requerimento_n_003-2017.pdf</t>
   </si>
   <si>
     <t>Solicita da Senhora Prefeita Municipal que verifique a possibilidade junto ao setor competente, de estar fazendo a limpeza e desobstrução dos bueiros da Av. dos Barbosa.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/118/requerimento_n_004-2017.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/118/requerimento_n_004-2017.pdf</t>
   </si>
   <si>
     <t>Solicita da Senhora Prefeita Municipal que verifique a possibilidade junto ao setor competente, de estar fazendo operação tapa buraco nas ruas de nossa cidade, em especial na Rua Azor Marques.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/119/requerimento_n_005-2017.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/119/requerimento_n_005-2017.pdf</t>
   </si>
   <si>
     <t>Solicita da Senhora Prefeita Municipal que verifique a possibilidade junto ao setor competente, de estar fazendo a roçagem dos terrenos baldios do Jardim das Palmeira, Residencial Madri e à oportunidade de todos os terrenos de nossa cidade.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/120/requerimento_n_006-20171.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/120/requerimento_n_006-20171.pdf</t>
   </si>
   <si>
     <t>Vem requerer da Senhora Prefeita Municipal que seja colocado placas de identificação das ruas no Jardim da Palmeiras e Residencial Madri.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/121/requerimento_n_007-2017.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/121/requerimento_n_007-2017.pdf</t>
   </si>
   <si>
     <t>Vem requerer da Senhora Prefeita Municipal que seja colocado lombadas elevadas para pedestres e para redução da velocidade dos veículos que trafegam na Rua João Ferreira Costa, (antiga Rua 2). Especialmente entre as ruas Édson Luís Ferreira e Adauto Pereira de Almeida, respectivamente antigas ruas 11 e 13.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/122/requerimento_n_008-2017.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/122/requerimento_n_008-2017.pdf</t>
   </si>
   <si>
     <t>Vem requerer da Senhora Prefeita Municipal que seja colocado lombadas elevadas para pedestres e placas de sinalização em torno do perímetro escolar.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/123/requerimento_n_012-2017.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/123/requerimento_n_012-2017.pdf</t>
   </si>
   <si>
     <t>Requer da Senhora Prefeita Municipal que envie para essa Casa Projeto de Lei que concede em caráter geral e segundo as regras abaixo, anistia de multas e juros de mora aos contribuintes com débitos tributários e fiscais</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/124/requerimento_n_015-2017.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/124/requerimento_n_015-2017.pdf</t>
   </si>
   <si>
     <t>requer da Senhora Prefeita Municipal que, através do setor competente faça uma operação tapa buraco, com a ajuda de uma patrola, cascalhando as ruas do distrito industrial.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/125/requerimento_n_016-2017.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/125/requerimento_n_016-2017.pdf</t>
   </si>
   <si>
     <t>Requer da Senhora Prefeita Municipal que realize audiência pública trimestral de prestação de contas da receitas, despesas, restos a pagar de 2016. Endividamento da Prefeitura a curto e longo prazo, folha de pagamento e detalhes de todas as despesas e receitas no trimestre.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/126/requerimento_n_017-2017.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/126/requerimento_n_017-2017.pdf</t>
   </si>
   <si>
     <t>Requer da Senhora Prefeita Municipal que, através do setor competente, seja feito os reparos necessários na caixa de água do setor Primavera.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/127/requerimento_n_021-2017.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/127/requerimento_n_021-2017.pdf</t>
   </si>
   <si>
     <t>Requer da Senhora Prefeita Municipal que, disponibilize atendimento de um médico veterinário especialista gratuito para os animais de nossa cidade.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/128/requerimento_n_023-2017.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/128/requerimento_n_023-2017.pdf</t>
   </si>
   <si>
     <t>Requer da Senhora Prefeita Municipal que, envie para esta Casa de Leis, a relação com os nomes e endereços de todos os funcionários nomeados, efetivo e contratados do Município de Araporã</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/129/requerimento_n_024-2017.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/129/requerimento_n_024-2017.pdf</t>
   </si>
   <si>
     <t>Requer da Senhora Prefeita Municipal que seja construído uma cobertura na Escola Municipal Prefeito Wilmar.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/130/requerimento_n_025-2017.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/130/requerimento_n_025-2017.pdf</t>
   </si>
   <si>
     <t>Requer da Senhora Prefeita Municipal que sejam adquiridos novos materiais esportivos para a secretaria de esporte e lazer.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/131/requerimento_n_026-2017.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/131/requerimento_n_026-2017.pdf</t>
   </si>
   <si>
     <t>Requer da Senhora Prefeita Municipal que seja pintado as demarcações nas quadras das escolas e nos ginásios.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/132/requerimento_n_027-2017.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/132/requerimento_n_027-2017.pdf</t>
   </si>
   <si>
     <t>Requer da Senhora Prefeita Municipal que, coloque duas placas de PROIBIDO ESTACIONAR no sentido entrada de Araporã, na Rua Maria Emiliana até a Rua Edna Doroteia.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/133/requerimento_n_028-2017.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/133/requerimento_n_028-2017.pdf</t>
   </si>
   <si>
     <t>Sugere à Senhora Prefeita Municipal que realize as inscrições das equipes esportivas de Araporã no JIMI (Jogos do Interior de Minas).</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/134/requerimento_n_029-2017.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/134/requerimento_n_029-2017.pdf</t>
   </si>
   <si>
     <t>Requer da Senhora Prefeita Municipal que seja feito os reparos necessários no telhado do Ginásio Poliesportivo Avenir Alves Vilela.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/135/requerimento_n_030-2017.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/135/requerimento_n_030-2017.pdf</t>
   </si>
   <si>
     <t>Requer da Senhora Prefeita Municipal que seja feito uma Academia ao Ar Livre na Praça da Bíblia, uma vez que nessa praça ainda não possui essa academia.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/136/requerimento_n_031-2017.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/136/requerimento_n_031-2017.pdf</t>
   </si>
   <si>
     <t>Requer da Senhora Prefeita Municipal que seja feita a limpeza necessária na rua Osvaldo Franceschi, antiga rua 21, nas imediações do terreno baldio. Ressaltando também a limpeza no córrego.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/137/requerimento_n_032-2017.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/137/requerimento_n_032-2017.pdf</t>
   </si>
   <si>
     <t>Requer da Senhora Prefeita Municipal que seja feita a providenciado pontos de iluminação próximo ao Posto Décio.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/138/requerimento_n_033-2017.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/138/requerimento_n_033-2017.pdf</t>
   </si>
   <si>
     <t>Requer da Senhora Prefeita Municipal que seja reparado o asfalto da Rua José Miguel dos Santos, esquina com a Rua Otávio de Souza Rezende.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/139/requerimento_n_034-2017.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/139/requerimento_n_034-2017.pdf</t>
   </si>
   <si>
     <t>Requer da Senhora Prefeita Municipal que seja feito alteração na carga horária das garis e dos coletores de lixo, reduzindo a jornada de trabalho de 8 h/dia para 6 h/dia, sem alteração salarial.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/140/requerimento_n_035-2017.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/140/requerimento_n_035-2017.pdf</t>
   </si>
   <si>
     <t>Requer da Senhora Prefeita Municipal que informe a esta casa qual foi o valor do patrocínio remetido ao evento realizado no dia 15 e 16 de abril 2017, na cidade de Centralina – MG.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/141/requerimento_n_036-2017.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/141/requerimento_n_036-2017.pdf</t>
   </si>
   <si>
     <t>Requer da Senhora Prefeita Municipal que tome providencias com relação ao ponto de comparecimento ao trabalho das garis e servidores de serviços gerais e outros profissionais que realizam serviços fora do centro administrativo das suas respectivas secretarias.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/142/requerimento_n_037-2017.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/142/requerimento_n_037-2017.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de fazer asfalto ou contra piso no interior do Centro de Serviços Urbanos.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/143/requerimento_n_038-2017.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/143/requerimento_n_038-2017.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de fazer a iluminação na Av. Afonso Pena, iniciando na Praça Terezinha Diniz até o final da Rua Azor Marques.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/144/requerimento_n_039-2017.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/144/requerimento_n_039-2017.pdf</t>
   </si>
   <si>
     <t>Reparar o asfalto da Rua José Miguel dos Santos, esquina com a Rua Otávio de Souza Rezende.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/145/requerimento_n_040-2017.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/145/requerimento_n_040-2017.pdf</t>
   </si>
   <si>
     <t>Vê a possibilidade de estar fazendo a sinalização da Rua Adauto Pereira de Almeida, colocando sentido único, saindo da Rua Abílio Ferreira Borges até a Rua João Ferreira da Costa.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/146/requerimento_n_041-2017.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/146/requerimento_n_041-2017.pdf</t>
   </si>
   <si>
     <t>Vê a possibilidade de estar colocando ar condicionado nas salas de velório de nossa cidade.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/147/requerimento_n_042-2017.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/147/requerimento_n_042-2017.pdf</t>
   </si>
   <si>
     <t>Disponibilizar os holerites dos funcionários públicos no portal oficial do Município.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/148/requerimento_n_043-2017.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/148/requerimento_n_043-2017.pdf</t>
   </si>
   <si>
     <t>Fazer os reparos necessários na tampa de esgoto localizada na rua Abílio Ferreira Borges (antiga rua 6), nº 35.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/149/requerimento_n_044-2017.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/149/requerimento_n_044-2017.pdf</t>
   </si>
   <si>
     <t>Tomar providência no sentido de estar colocando luminárias nos postes da Av. Santa Barbara, os quais caíram devido à forte chuva.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/150/requerimento_n_045-2017.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/150/requerimento_n_045-2017.pdf</t>
   </si>
   <si>
     <t>Colocar ar condicionado nas escolas do município as quais ainda não foram colocadas.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/151/requerimento_n_046-2017.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/151/requerimento_n_046-2017.pdf</t>
   </si>
   <si>
     <t>Regularizar as condições de acessibilidade das lombadas construídas na Avenida Tancredo de Almeida Neves.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/152/requerimento_n_048-2017.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/152/requerimento_n_048-2017.pdf</t>
   </si>
   <si>
     <t>Colocar um quebra-molas ou redutor de velocidade na Rua  Antonio Rabelo, local em frente ao PSF 1.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/153/requerimento_n_050-2017.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/153/requerimento_n_050-2017.pdf</t>
   </si>
   <si>
     <t>Fazer a castração de animais de rua.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/154/requerimento_n_051-2017.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/154/requerimento_n_051-2017.pdf</t>
   </si>
   <si>
     <t>Fazer o reparo na pista de caminhada, sentido usina de Furnas.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/155/requerimento_n_052-2007.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/155/requerimento_n_052-2007.pdf</t>
   </si>
   <si>
     <t>Fazer reparos no campo da Praça da Bíblia.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/156/requerimento_n_053-2017.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/156/requerimento_n_053-2017.pdf</t>
   </si>
   <si>
     <t>Fazer a limpeza das margens na Rua João Gonçalves Ferreira.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1221,68 +1221,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/507/projeto_de_lei_n_001-2017-l.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/508/projeto_de_lei_n_002-2017-l.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/509/projeto_de_lei_n_003-2017-l.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/510/projeto_de_lei_n_004-2017-l..pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/511/projeto_de_lei_n_007-2017-l.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/512/projeto_de_lei_n_008-2017-l.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/513/projeto_de_lei_n_009-2017-l.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/514/projeto_de_lei_n_011-2017-l.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/515/projeto_de_lei_n_012-2017-l.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/516/projeto_de_lei_n_013-2017-l.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/517/projeto_de_lei_n_014-2017-l.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/157/indicacao_n_001-2017.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/158/indicacao_n_002-2017.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/159/indicacao_n_003-2017.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/160/indicacao_n_004-2017.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/161/indicacao_n_005-2017.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/162/indicacao_n_006-2017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/163/indicacao_n_007-2017.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/164/indicacao_n_008-2017.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/165/indicacao_n_010-2017.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/166/indicacao_n_010-2017.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/167/indicacao_n_012-2017.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/168/indicacao_n_013-2017.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/169/indicacao_n_014-2017.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/170/indicacao_n_015-2017.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/172/mocao_n_oo1-2017.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/173/mocao_n_oo2-2017.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/174/mocao_n_oo3-2017.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/175/mocao_n_oo4-2017.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/114/requerimento_n_001-2017.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/115/requerimento_n_002-2017.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/117/requerimento_n_003-2017.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/118/requerimento_n_004-2017.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/119/requerimento_n_005-2017.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/120/requerimento_n_006-20171.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/121/requerimento_n_007-2017.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/122/requerimento_n_008-2017.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/123/requerimento_n_012-2017.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/124/requerimento_n_015-2017.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/125/requerimento_n_016-2017.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/126/requerimento_n_017-2017.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/127/requerimento_n_021-2017.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/128/requerimento_n_023-2017.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/129/requerimento_n_024-2017.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/130/requerimento_n_025-2017.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/131/requerimento_n_026-2017.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/132/requerimento_n_027-2017.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/133/requerimento_n_028-2017.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/134/requerimento_n_029-2017.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/135/requerimento_n_030-2017.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/136/requerimento_n_031-2017.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/137/requerimento_n_032-2017.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/138/requerimento_n_033-2017.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/139/requerimento_n_034-2017.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/140/requerimento_n_035-2017.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/141/requerimento_n_036-2017.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/142/requerimento_n_037-2017.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/143/requerimento_n_038-2017.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/144/requerimento_n_039-2017.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/145/requerimento_n_040-2017.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/146/requerimento_n_041-2017.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/147/requerimento_n_042-2017.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/148/requerimento_n_043-2017.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/149/requerimento_n_044-2017.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/150/requerimento_n_045-2017.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/151/requerimento_n_046-2017.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/152/requerimento_n_048-2017.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/153/requerimento_n_050-2017.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/154/requerimento_n_051-2017.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/155/requerimento_n_052-2007.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/156/requerimento_n_053-2017.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/507/projeto_de_lei_n_001-2017-l.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/508/projeto_de_lei_n_002-2017-l.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/509/projeto_de_lei_n_003-2017-l.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/510/projeto_de_lei_n_004-2017-l..pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/511/projeto_de_lei_n_007-2017-l.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/512/projeto_de_lei_n_008-2017-l.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/513/projeto_de_lei_n_009-2017-l.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/514/projeto_de_lei_n_011-2017-l.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/515/projeto_de_lei_n_012-2017-l.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/516/projeto_de_lei_n_013-2017-l.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/517/projeto_de_lei_n_014-2017-l.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/157/indicacao_n_001-2017.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/158/indicacao_n_002-2017.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/159/indicacao_n_003-2017.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/160/indicacao_n_004-2017.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/161/indicacao_n_005-2017.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/162/indicacao_n_006-2017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/163/indicacao_n_007-2017.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/164/indicacao_n_008-2017.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/165/indicacao_n_010-2017.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/166/indicacao_n_010-2017.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/167/indicacao_n_012-2017.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/168/indicacao_n_013-2017.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/169/indicacao_n_014-2017.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/170/indicacao_n_015-2017.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/172/mocao_n_oo1-2017.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/173/mocao_n_oo2-2017.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/174/mocao_n_oo3-2017.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/175/mocao_n_oo4-2017.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/114/requerimento_n_001-2017.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/115/requerimento_n_002-2017.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/117/requerimento_n_003-2017.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/118/requerimento_n_004-2017.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/119/requerimento_n_005-2017.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/120/requerimento_n_006-20171.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/121/requerimento_n_007-2017.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/122/requerimento_n_008-2017.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/123/requerimento_n_012-2017.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/124/requerimento_n_015-2017.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/125/requerimento_n_016-2017.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/126/requerimento_n_017-2017.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/127/requerimento_n_021-2017.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/128/requerimento_n_023-2017.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/129/requerimento_n_024-2017.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/130/requerimento_n_025-2017.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/131/requerimento_n_026-2017.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/132/requerimento_n_027-2017.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/133/requerimento_n_028-2017.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/134/requerimento_n_029-2017.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/135/requerimento_n_030-2017.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/136/requerimento_n_031-2017.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/137/requerimento_n_032-2017.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/138/requerimento_n_033-2017.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/139/requerimento_n_034-2017.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/140/requerimento_n_035-2017.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/141/requerimento_n_036-2017.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/142/requerimento_n_037-2017.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/143/requerimento_n_038-2017.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/144/requerimento_n_039-2017.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/145/requerimento_n_040-2017.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/146/requerimento_n_041-2017.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/147/requerimento_n_042-2017.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/148/requerimento_n_043-2017.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/149/requerimento_n_044-2017.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/150/requerimento_n_045-2017.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/151/requerimento_n_046-2017.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/152/requerimento_n_048-2017.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/153/requerimento_n_050-2017.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/154/requerimento_n_051-2017.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/155/requerimento_n_052-2007.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2017/156/requerimento_n_053-2017.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H73"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="43.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="100.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="99.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>