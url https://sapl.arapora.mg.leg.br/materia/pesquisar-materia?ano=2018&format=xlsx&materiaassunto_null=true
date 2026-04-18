--- v0 (2025-10-27)
+++ v1 (2026-04-18)
@@ -54,1015 +54,1015 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/523/projeto_de_lei_n_001-2018-l.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/523/projeto_de_lei_n_001-2018-l.pdf</t>
   </si>
   <si>
     <t>Institui a Gratificação Mensal para os Membros Efetivos das Comissões de Licitações e Pregoeiros do Poder Legislativo e dá Outras Providências.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/524/projeto_de_lei_n_002-2018-l.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/524/projeto_de_lei_n_002-2018-l.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação de Diárias de Viagem para Vereadores e Funcionários da Câmara Municipal de Araporã e dá Outras Providências.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Manoel Gonçalves da Silva - ( Manoel do Banco)</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/525/projeto_de_lei_n_003-2018-l.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/525/projeto_de_lei_n_003-2018-l.pdf</t>
   </si>
   <si>
     <t>Institui a Semana de  Combate ao Uso de Drogas, Insere no Calendário Oficial do Município de ARAPORA MG o Dia Municipal de Combate ao Uso de Drogas e dá Outras Providências.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Reuler Cardoso Pereira - Reuler Cardoso</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/526/projeto_de_lei_n_004-2018-l.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/526/projeto_de_lei_n_004-2018-l.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre O Programa "Jovens Talentos".</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/527/projeto_de_lei_n_005-2018-l.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/527/projeto_de_lei_n_005-2018-l.pdf</t>
   </si>
   <si>
     <t>Altera a Redação Artigo 4°, § 30 da Lei n° 1227/2017 do Município de Araporã e dá Outras Providências</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/528/projeto_de_lei_n_006-2018-l.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/528/projeto_de_lei_n_006-2018-l.pdf</t>
   </si>
   <si>
     <t>Concede Revisão Geral a Remuneração dos Servidores Efetivos do Poder Legislativo Municipal e dá Outras Providências.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/529/projeto_de_lei_n_007-2018-l.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/529/projeto_de_lei_n_007-2018-l.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal do Vigilante do Município de Araporã-MG., e dá Outras Providências.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/530/projeto_de_lei_n_008-2018-l.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/530/projeto_de_lei_n_008-2018-l.pdf</t>
   </si>
   <si>
     <t>RETIRADO - Proíbe as Atividades Pedagógicas que Visem à Reprodução de Conceito de Ideologia de Gênero na Grade de Ensino da Rede Municipal e da Rede Privada de Araporã-MG., e dá Outras Providências.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/531/projeto_de_lei_n_009-2018-l.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/531/projeto_de_lei_n_009-2018-l.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial de Eventos do Município de Araporã a Semana de Combate à Pedofihia.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Francisco Marques Gomes Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/532/projeto_de_lei_n_011-2018-l.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/532/projeto_de_lei_n_011-2018-l.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prorrogação da licença maternidade, e dá outras providencias.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/533/projeto_de_lei_n_012-2018-l.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/533/projeto_de_lei_n_012-2018-l.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do programa de transporte amigo do aposentado aos servidores públicos aposentados do município para fins de perícia, e dá outras providências.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Waldivino José de Lima - (Divino Eletricista)</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/534/projeto_de_lei_n_014-2018-l.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/534/projeto_de_lei_n_014-2018-l.pdf</t>
   </si>
   <si>
     <t>Dá Denominação Oficial ao Gabinete dos Vereadores da Câmara Municipal de Araporã de "AUGUSTO TIZZO".</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/535/projeto_de_lei_n_015-2018-l.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/535/projeto_de_lei_n_015-2018-l.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 713/2008, que Dispõe sobre o Fundo de Habitação de Interesse Social FHIS, para Tratar da Habitação Destinada aos Idosos e Pessoas com_x000D_
 Deficiência (PcD).</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/545/projeto_de_decreto_legislativo_n_001-2018.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/545/projeto_de_decreto_legislativo_n_001-2018.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Araporã-MG., ao SENHOR ABEL DA COSTA GOMES".</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/546/projeto_de_decreto_legislativo_n_002-2018.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/546/projeto_de_decreto_legislativo_n_002-2018.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Araporã-MG., ao SENHOR DEPUTADO FEDERAL AELTON JOSÉ DE FREITAS.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/547/projeto_de_decreto_legislativo_n_003-2018.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/547/projeto_de_decreto_legislativo_n_003-2018.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária de Araporã-MG., a SENHORA ANYELY GUIMARÃES DE OLIVEIRA.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/548/projeto_de_decreto_legislativo_n_004-2018.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/548/projeto_de_decreto_legislativo_n_004-2018.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Araporã-MG., ao SENHOR ANDRÉ DONIZETE MARTINS.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/549/projeto_de_decreto_legislativo_n_005-2018.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/549/projeto_de_decreto_legislativo_n_005-2018.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Honorário de Araporã-MG., ao SENHOR CÉZAR APARECIDO ALMEIDA TEIXEIRA.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/550/projeto_de_decreto_legislativo_n_006-2018.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/550/projeto_de_decreto_legislativo_n_006-2018.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de A Araporã-MG., ao PASTOR CÉZAR SOARES CARRIJO.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/</t>
+    <t>http://sapl.arapora.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária de Araporã-MG., a SENHORA CRISTIANE MARIA DA SILVA.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/552/projeto_de_decreto_legislativo_n_008-2018.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/552/projeto_de_decreto_legislativo_n_008-2018.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Araporã-MG., ao SENHOR CARLOS EDUARDO FERREIRA DE FARIA.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/553/projeto_de_decreto_legislativo_n_009-2018.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/553/projeto_de_decreto_legislativo_n_009-2018.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Araporã-MG., ao PASTOR DANILO DOS REIS FERREIRA.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/554/projeto_de_decreto_legislativo_n_010-2018.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/554/projeto_de_decreto_legislativo_n_010-2018.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Araporã-MG., ao SENHOR EDUARDO AMÉRICO DA COSTA.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/555/projeto_de_decreto_legislativo_n_011-2018.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/555/projeto_de_decreto_legislativo_n_011-2018.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária de Araporã-MG., a SENHORA FABIANNI GONÇAL VES ANTONIO.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/556/projeto_de_decreto_legislativo_n_012-2018.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/556/projeto_de_decreto_legislativo_n_012-2018.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Araporã-MG., ao SENHOR GERALDO ADRIANO COSTA.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/557/projeto_de_decreto_legislativo_n_013-2018.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/557/projeto_de_decreto_legislativo_n_013-2018.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Araporã-MG., ao SENHOR DONIZETE REZENDE BORGES.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/558/projeto_de_decreto_legislativo_n_014-2018.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/558/projeto_de_decreto_legislativo_n_014-2018.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária de Araporã-MG., a SENHORA CARLA FERREIRA DE OLIVEIRA TEIXEIRA.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/559/projeto_de_decreto_legislativo_n_015-2018.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/559/projeto_de_decreto_legislativo_n_015-2018.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Araporã-MG., ao SENHOR JULIO CÉSAR MOREIRA BRANCO.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/560/projeto_de_decreto_legislativo_n_016-20_18.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/560/projeto_de_decreto_legislativo_n_016-20_18.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária de Araporã-MG., a SENHORA LYNEA GLASYELE HONORA TO PEREIRA.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/561/projeto_de_decreto_legislativo_n_017-2018.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/561/projeto_de_decreto_legislativo_n_017-2018.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária de Araporã-MG., a SENHORA MARIA APARECIDA ALVES.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/562/projeto_de_decreto_legislativo_n_018-2018.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/562/projeto_de_decreto_legislativo_n_018-2018.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Araporã-MG., ao PASTOR MÁRIO FIGUEIRA.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/563/projeto_de_decreto_legislativo_n_019-2018.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/563/projeto_de_decreto_legislativo_n_019-2018.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária de Araporã-MG., a SENHORA NAIARA DA CUNHA MOTA.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/564/projeto_de_decreto_legislativo_n_020-2018.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/564/projeto_de_decreto_legislativo_n_020-2018.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária de Araporã-MG., a SENHORA NEUSA MARIA DE OLIVEIRA.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/565/projeto_de_decreto_legislativo_n_021-2018.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/565/projeto_de_decreto_legislativo_n_021-2018.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Araporã-MG., AO SENHOR PEDRO MARQUES DAS NEVES.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/566/projeto_de_decreto_legislativo_n_022-2018.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/566/projeto_de_decreto_legislativo_n_022-2018.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadã Honorária de Araporã-MG., a SENHORA FERCILVÂNIA ESTRELA DE OLIVEIRA.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/567/projeto_de_decreto_legislativo_n_023-2018.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/567/projeto_de_decreto_legislativo_n_023-2018.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Araporã-MG., ao SENHOR ROBERTO NASCIMENTO ROCHA.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/568/projeto_de_decreto_legislativo_n_024-2018.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/568/projeto_de_decreto_legislativo_n_024-2018.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Araporã-MG., ao PASTOR SEBASTIÃO MOREIRA DA SILVA.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/569/projeto_de_decreto_legislativo_n_025-2018.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/569/projeto_de_decreto_legislativo_n_025-2018.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária de Araporã-MG., a SENHORA SUELI KAKUDA DE OLIVEIRA MORAES.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/570/projeto_de_decreto_legislativo_n_026-2018.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/570/projeto_de_decreto_legislativo_n_026-2018.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Honorário de Araporã-MG., ao SENHOR VALBERTO MARTINS DA SILVA.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/571/projeto_de_decreto_legislativo_n_027-2018.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/571/projeto_de_decreto_legislativo_n_027-2018.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Araporã-MG., ao SENHOR VALDIR DORNELAS".</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/572/projeto_de_decreto_legislativo_n_028-2018.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/572/projeto_de_decreto_legislativo_n_028-2018.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Araporã-MG., ao SENHOR 2° TENENTE WELLINGTON MACHADO NAVES.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/573/projeto_de_decreto_legislativo_n_029-2018.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/573/projeto_de_decreto_legislativo_n_029-2018.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Araporã-MG., ao Senhor PAULO ROBERTO DE ALMEIDA RAMOS.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>RETIRADO - Institui a câmara municipal mirim no município de Araporã, revoga a resolução n°137/2015 e dá outras providências</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Mário José de Almeida Gomes</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/177/indicacao_001-2018.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/177/indicacao_001-2018.pdf</t>
   </si>
   <si>
     <t>Ver a possibilidade de estar fazendo convênios com Clínicas para dependentes químicos para pessoas de nosso município.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/178/indicacao_002-2018.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/178/indicacao_002-2018.pdf</t>
   </si>
   <si>
     <t>Ver a possibilidade de estar concedendo reajuste salarial para os servidores da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>Sebastião Claudenisio da Silva</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/179/indicacao_003-2018.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/179/indicacao_003-2018.pdf</t>
   </si>
   <si>
     <t>Ver a possibilidade de estar instalando um porteiro eletrônico com interfone no Conselho Tutelar de nossa cidade.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/180/indicacao_004-2018.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/180/indicacao_004-2018.pdf</t>
   </si>
   <si>
     <t>Indica que envie para esta Casa de Leis Projeto de Lei que “Dispõe sobre a criação do conselho municipal de desenvolvimento e promoção da igualdade racial - COMDEPÎR e dá outras providências.”</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Moção de Congratulações a todos os Pastores de nossa cidade.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/181/requerimento_n_001-2018.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/181/requerimento_n_001-2018.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de estar fazendo uma cobertura no parquinho das crianças no CEMEI Antonio Rabelo.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/182/requerimento_n_002-2018.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/182/requerimento_n_002-2018.pdf</t>
   </si>
   <si>
     <t>Fazer os devidos reparos na pista de caminhada, sentido usina Furnas.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/183/requerimento_n_003-2018.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/183/requerimento_n_003-2018.pdf</t>
   </si>
   <si>
     <t>Enviar a essa Casa de Leis a prestação de contas do Carnaval do ano de 2017 e do ano de 2018.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/184/requerimento_n_004-2018.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/184/requerimento_n_004-2018.pdf</t>
   </si>
   <si>
     <t>Enviar a essa Casa de Leis a prestação de contas com a realização do Rodeio de 2017.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/185/requerimento_n_005-2018.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/185/requerimento_n_005-2018.pdf</t>
   </si>
   <si>
     <t>Enviar a essa Casa de Leis as devidas informações com relação aos pedidos de exames em atraso.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/186/requerimento_n_006-2018.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/186/requerimento_n_006-2018.pdf</t>
   </si>
   <si>
     <t>Enviar a essa Casa de Leis as devidas informações com relação aos pedidos de cirurgias em atraso</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/187/requerimento_n_007-2018.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/187/requerimento_n_007-2018.pdf</t>
   </si>
   <si>
     <t>Implantar as placas de sinalização nas ruas do Bairro Palmeiras, assim bem como seja colocado os nomes das respectivas ruas.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/188/requerimento_n_008-2018.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/188/requerimento_n_008-2018.pdf</t>
   </si>
   <si>
     <t>Enviar para essa Casa de Leis a relação de todos os funcionários do Executivo Municipal, dos cargos Comissionados, Efetivos e Contratados, com os respectivos nomes e cargos.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/189/requerimento_n_009-2018.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/189/requerimento_n_009-2018.pdf</t>
   </si>
   <si>
     <t>Fazer os devidos reparos na iluminação do Ginásio Poliesportivo Juscelino Kubitschek.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/190/requerimento_n_010-2018.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/190/requerimento_n_010-2018.pdf</t>
   </si>
   <si>
     <t>Fazer o reparo nos bebedouros do Ginásio Poliesportivo Avenir Alves Vilela.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/191/requerimento_n_011-2018.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/191/requerimento_n_011-2018.pdf</t>
   </si>
   <si>
     <t>Implantar as placas de sinalização nas ruas do Bairro Palmeiras.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/222/requerimento_n_012-2018.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/222/requerimento_n_012-2018.pdf</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/223/requerimento_n_013-2018.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/223/requerimento_n_013-2018.pdf</t>
   </si>
   <si>
     <t>Enviar ofício a Empresa Triunfo/Comcebra para que a mesma faça sinalização na BR-153 nos trechos que dão acesso ao Posto Décio, Araporã nos dois sentidos e próximo a Ponte Ciro Gomes na entrada de Minas Gerias e Goiás</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/192/requerimento_n_014-2018.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/192/requerimento_n_014-2018.pdf</t>
   </si>
   <si>
     <t>Fazer o reparo nos estofados dos assentos dos ônibus escolares.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/193/requerimento_n_014-2018.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/193/requerimento_n_014-2018.pdf</t>
   </si>
   <si>
     <t>Requer cópia integral dos autos da Dispensa de Licitação, Empenhos, Liquidação e Pagamentos relativos ao Contrato Administrativo de Prestação de Serviços referente a reforma e ampliação da Escola Municipal Olintha de Oliveira Vale.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/194/requerimento_n_016-2018.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/194/requerimento_n_016-2018.pdf</t>
   </si>
   <si>
     <t>Instalar uma cobertura para os feirantes que não possuem barraca própria.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/195/requerimento_n_017-2018.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/195/requerimento_n_017-2018.pdf</t>
   </si>
   <si>
     <t>Providenciar um banheiro próprio para os feirantes no espaço Chico do Pim.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/196/requerimento_n_018-2018.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/196/requerimento_n_018-2018.pdf</t>
   </si>
   <si>
     <t>Fazer a demarcação das barracas no espaço Chico do Pim para a realização da feira livre.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/197/requerimento_n_019-2018.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/197/requerimento_n_019-2018.pdf</t>
   </si>
   <si>
     <t>Instalar algum tipo de aparelho de som na feira que é realizada no espaço Chico do Pim.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/198/requerimento_n_020-2018.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/198/requerimento_n_020-2018.pdf</t>
   </si>
   <si>
     <t>Instalar câmeras de segurança no Hospital Municipal João Paulo II</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/199/requerimento_n_021-2018.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/199/requerimento_n_021-2018.pdf</t>
   </si>
   <si>
     <t>Fazer a devida manutenção na Praça da Bíblia, como limpeza, reposição de lâmpadas, postes, instalação de tomadas.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/200/requerimento_n_022-2018.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/200/requerimento_n_022-2018.pdf</t>
   </si>
   <si>
     <t>Fazer as reformas e adaptações necessárias nos pontos de ônibus.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/201/requerimento_n_023-2018.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/201/requerimento_n_023-2018.pdf</t>
   </si>
   <si>
     <t>Ver a possibilidade de se realizar a coleta do lixo seco na zona rural de nosso município pelo menos a cada 15 dias</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/202/requerimento_n_024-2018.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/202/requerimento_n_024-2018.pdf</t>
   </si>
   <si>
     <t>Providenciar pontos de iluminação próximo ao Mart Minas.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/203/requerimento_n_025-2018.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/203/requerimento_n_025-2018.pdf</t>
   </si>
   <si>
     <t>Providenciar pontos de iluminação próximo ao Posto Décio.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/204/requerimento_n_026-2018.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/204/requerimento_n_026-2018.pdf</t>
   </si>
   <si>
     <t>Providenciar reparos necessários no Teatro Municipal João Guimarães Rosa.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/205/requerimento_n_027-2018.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/205/requerimento_n_027-2018.pdf</t>
   </si>
   <si>
     <t>Fazer os reparos necessários na infra-estrutura da Rua Antonio Ribeiro Mesquita com a Rua Francisco Gomes com relação ao declínio de um lado que rua se encontra.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/206/requerimento_n_028-2018.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/206/requerimento_n_028-2018.pdf</t>
   </si>
   <si>
     <t>Esclarecer  junto a empresa de ônibus que faz o transporte coletivo Itumbiara a Araporã, com relação aos horários que fazem atualmente.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/207/requerimento_n_029-2018.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/207/requerimento_n_029-2018.pdf</t>
   </si>
   <si>
     <t>Enviar para essa Casa de Leis de todas as doações de terrenos localizados no Setor Industrial.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/208/requerimento_n_030-2018.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/208/requerimento_n_030-2018.pdf</t>
   </si>
   <si>
     <t>Efetuar os reparos necessários nos gols e tabela do Ginásio Poliesportivo Juscelino Kubitschek.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/209/requerimento_n_031-2018.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/209/requerimento_n_031-2018.pdf</t>
   </si>
   <si>
     <t>Instalar uma Farmácia Pública no Bairro Alvorada.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/210/requerimento_n_032-2018.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/210/requerimento_n_032-2018.pdf</t>
   </si>
   <si>
     <t>Enviar para essa Casa de Leis a prestação de contas da 17ª Festa do Peão de Araporã, realizada nesse mês de Agosto de 2018.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/211/requerimento_n_033-2018.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/211/requerimento_n_033-2018.pdf</t>
   </si>
   <si>
     <t>Dar as devidas providências quanto aos diversos problemas decorrentes da péssima infraestrutura do Setor Industrial.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/212/requerimento_n_034-2018.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/212/requerimento_n_034-2018.pdf</t>
   </si>
   <si>
     <t>Providenciar o reparo necessário para o escoamento da água na boca de lobo na Avenida Afonso Pena, próximo a Rua Francisco Gomes.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/213/requerimento_n_035-2018.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/213/requerimento_n_035-2018.pdf</t>
   </si>
   <si>
     <t>Dar as devidas providências quanto aos diversos problemas decorrentes da péssima infraestrutura do Setor Industrial, com enfoque para a pavimentação e asfalto, sendo necessária uma previsão para a pavimentação.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/214/requerimento_n_036-2018.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/214/requerimento_n_036-2018.pdf</t>
   </si>
   <si>
     <t>Criar alternativas quanto ao Ponto Eletrônico (relógio de ponto) para as garis.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/215/requerimento_n_037-2018.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/215/requerimento_n_037-2018.pdf</t>
   </si>
   <si>
     <t>Providenciar reparos necessário na quadra poliesportiva coberta do Parque do Peão João Luiz Ferreira.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/217/requerimento_n_038-2018.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/217/requerimento_n_038-2018.pdf</t>
   </si>
   <si>
     <t>CONVOCA a Secretária Municipal de Saúde, Senhora Carla Ferreira Oliveira Teixeira, para comparecer à Câmara Municipal de Araporã,  para prestar esclarecimentos sobre o seguinte o Orçamento da Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/218/requerimento_n_039-2018.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/218/requerimento_n_039-2018.pdf</t>
   </si>
   <si>
     <t>Instalar um bebedouro na ala dos quartos do Hospital Municipal João Paulo II.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/219/requerimento_n_040-2018.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/219/requerimento_n_040-2018.pdf</t>
   </si>
   <si>
     <t>Providenciar reparos na rede de água e esgoto do Hospital Municipal João Paulo II.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/220/requerimento_n_041-2018.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/220/requerimento_n_041-2018.pdf</t>
   </si>
   <si>
     <t>Convoca Sr. Waldemar Coelho Filho, Diretor do (DMAE) de Araporã-MG, para comparecer à Câmara Municipal de Araporã, para prestar esclarecimentos à respeito da interrupção de água que ocorreu em nosso município.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/221/requerimento_n_042-2018.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/221/requerimento_n_042-2018.pdf</t>
   </si>
   <si>
     <t>Providenciar poltronas de acompanhantes nos quartos do Hospital Municipal João Paulo II.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1369,68 +1369,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/523/projeto_de_lei_n_001-2018-l.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/524/projeto_de_lei_n_002-2018-l.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/525/projeto_de_lei_n_003-2018-l.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/526/projeto_de_lei_n_004-2018-l.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/527/projeto_de_lei_n_005-2018-l.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/528/projeto_de_lei_n_006-2018-l.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/529/projeto_de_lei_n_007-2018-l.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/530/projeto_de_lei_n_008-2018-l.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/531/projeto_de_lei_n_009-2018-l.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/532/projeto_de_lei_n_011-2018-l.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/533/projeto_de_lei_n_012-2018-l.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/534/projeto_de_lei_n_014-2018-l.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/535/projeto_de_lei_n_015-2018-l.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/545/projeto_de_decreto_legislativo_n_001-2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/546/projeto_de_decreto_legislativo_n_002-2018.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/547/projeto_de_decreto_legislativo_n_003-2018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/548/projeto_de_decreto_legislativo_n_004-2018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/549/projeto_de_decreto_legislativo_n_005-2018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/550/projeto_de_decreto_legislativo_n_006-2018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/552/projeto_de_decreto_legislativo_n_008-2018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/553/projeto_de_decreto_legislativo_n_009-2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/554/projeto_de_decreto_legislativo_n_010-2018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/555/projeto_de_decreto_legislativo_n_011-2018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/556/projeto_de_decreto_legislativo_n_012-2018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/557/projeto_de_decreto_legislativo_n_013-2018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/558/projeto_de_decreto_legislativo_n_014-2018.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/559/projeto_de_decreto_legislativo_n_015-2018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/560/projeto_de_decreto_legislativo_n_016-20_18.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/561/projeto_de_decreto_legislativo_n_017-2018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/562/projeto_de_decreto_legislativo_n_018-2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/563/projeto_de_decreto_legislativo_n_019-2018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/564/projeto_de_decreto_legislativo_n_020-2018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/565/projeto_de_decreto_legislativo_n_021-2018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/566/projeto_de_decreto_legislativo_n_022-2018.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/567/projeto_de_decreto_legislativo_n_023-2018.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/568/projeto_de_decreto_legislativo_n_024-2018.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/569/projeto_de_decreto_legislativo_n_025-2018.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/570/projeto_de_decreto_legislativo_n_026-2018.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/571/projeto_de_decreto_legislativo_n_027-2018.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/572/projeto_de_decreto_legislativo_n_028-2018.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/573/projeto_de_decreto_legislativo_n_029-2018.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/177/indicacao_001-2018.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/178/indicacao_002-2018.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/179/indicacao_003-2018.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/180/indicacao_004-2018.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/181/requerimento_n_001-2018.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/182/requerimento_n_002-2018.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/183/requerimento_n_003-2018.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/184/requerimento_n_004-2018.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/185/requerimento_n_005-2018.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/186/requerimento_n_006-2018.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/187/requerimento_n_007-2018.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/188/requerimento_n_008-2018.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/189/requerimento_n_009-2018.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/190/requerimento_n_010-2018.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/191/requerimento_n_011-2018.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/222/requerimento_n_012-2018.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/223/requerimento_n_013-2018.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/192/requerimento_n_014-2018.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/193/requerimento_n_014-2018.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/194/requerimento_n_016-2018.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/195/requerimento_n_017-2018.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/196/requerimento_n_018-2018.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/197/requerimento_n_019-2018.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/198/requerimento_n_020-2018.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/199/requerimento_n_021-2018.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/200/requerimento_n_022-2018.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/201/requerimento_n_023-2018.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/202/requerimento_n_024-2018.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/203/requerimento_n_025-2018.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/204/requerimento_n_026-2018.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/205/requerimento_n_027-2018.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/206/requerimento_n_028-2018.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/207/requerimento_n_029-2018.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/208/requerimento_n_030-2018.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/209/requerimento_n_031-2018.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/210/requerimento_n_032-2018.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/211/requerimento_n_033-2018.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/212/requerimento_n_034-2018.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/213/requerimento_n_035-2018.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/214/requerimento_n_036-2018.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/215/requerimento_n_037-2018.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/217/requerimento_n_038-2018.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/218/requerimento_n_039-2018.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/219/requerimento_n_040-2018.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/220/requerimento_n_041-2018.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/221/requerimento_n_042-2018.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/523/projeto_de_lei_n_001-2018-l.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/524/projeto_de_lei_n_002-2018-l.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/525/projeto_de_lei_n_003-2018-l.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/526/projeto_de_lei_n_004-2018-l.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/527/projeto_de_lei_n_005-2018-l.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/528/projeto_de_lei_n_006-2018-l.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/529/projeto_de_lei_n_007-2018-l.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/530/projeto_de_lei_n_008-2018-l.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/531/projeto_de_lei_n_009-2018-l.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/532/projeto_de_lei_n_011-2018-l.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/533/projeto_de_lei_n_012-2018-l.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/534/projeto_de_lei_n_014-2018-l.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/535/projeto_de_lei_n_015-2018-l.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/545/projeto_de_decreto_legislativo_n_001-2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/546/projeto_de_decreto_legislativo_n_002-2018.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/547/projeto_de_decreto_legislativo_n_003-2018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/548/projeto_de_decreto_legislativo_n_004-2018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/549/projeto_de_decreto_legislativo_n_005-2018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/550/projeto_de_decreto_legislativo_n_006-2018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/552/projeto_de_decreto_legislativo_n_008-2018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/553/projeto_de_decreto_legislativo_n_009-2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/554/projeto_de_decreto_legislativo_n_010-2018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/555/projeto_de_decreto_legislativo_n_011-2018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/556/projeto_de_decreto_legislativo_n_012-2018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/557/projeto_de_decreto_legislativo_n_013-2018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/558/projeto_de_decreto_legislativo_n_014-2018.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/559/projeto_de_decreto_legislativo_n_015-2018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/560/projeto_de_decreto_legislativo_n_016-20_18.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/561/projeto_de_decreto_legislativo_n_017-2018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/562/projeto_de_decreto_legislativo_n_018-2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/563/projeto_de_decreto_legislativo_n_019-2018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/564/projeto_de_decreto_legislativo_n_020-2018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/565/projeto_de_decreto_legislativo_n_021-2018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/566/projeto_de_decreto_legislativo_n_022-2018.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/567/projeto_de_decreto_legislativo_n_023-2018.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/568/projeto_de_decreto_legislativo_n_024-2018.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/569/projeto_de_decreto_legislativo_n_025-2018.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/570/projeto_de_decreto_legislativo_n_026-2018.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/571/projeto_de_decreto_legislativo_n_027-2018.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/572/projeto_de_decreto_legislativo_n_028-2018.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/573/projeto_de_decreto_legislativo_n_029-2018.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/177/indicacao_001-2018.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/178/indicacao_002-2018.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/179/indicacao_003-2018.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/180/indicacao_004-2018.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/181/requerimento_n_001-2018.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/182/requerimento_n_002-2018.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/183/requerimento_n_003-2018.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/184/requerimento_n_004-2018.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/185/requerimento_n_005-2018.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/186/requerimento_n_006-2018.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/187/requerimento_n_007-2018.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/188/requerimento_n_008-2018.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/189/requerimento_n_009-2018.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/190/requerimento_n_010-2018.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/191/requerimento_n_011-2018.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/222/requerimento_n_012-2018.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/223/requerimento_n_013-2018.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/192/requerimento_n_014-2018.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/193/requerimento_n_014-2018.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/194/requerimento_n_016-2018.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/195/requerimento_n_017-2018.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/196/requerimento_n_018-2018.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/197/requerimento_n_019-2018.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/198/requerimento_n_020-2018.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/199/requerimento_n_021-2018.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/200/requerimento_n_022-2018.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/201/requerimento_n_023-2018.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/202/requerimento_n_024-2018.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/203/requerimento_n_025-2018.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/204/requerimento_n_026-2018.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/205/requerimento_n_027-2018.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/206/requerimento_n_028-2018.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/207/requerimento_n_029-2018.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/208/requerimento_n_030-2018.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/209/requerimento_n_031-2018.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/210/requerimento_n_032-2018.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/211/requerimento_n_033-2018.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/212/requerimento_n_034-2018.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/213/requerimento_n_035-2018.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/214/requerimento_n_036-2018.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/215/requerimento_n_037-2018.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/217/requerimento_n_038-2018.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/218/requerimento_n_039-2018.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/219/requerimento_n_040-2018.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/220/requerimento_n_041-2018.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2018/221/requerimento_n_042-2018.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H91"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="43.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="114.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="113.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="209.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>