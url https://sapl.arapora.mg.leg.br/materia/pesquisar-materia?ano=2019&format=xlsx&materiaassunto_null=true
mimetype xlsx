--- v1 (2026-02-08)
+++ v2 (2026-04-17)
@@ -54,1836 +54,1836 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Francisco Marques Gomes Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/612/projeto_de_lei_n_001-2019-l.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/612/projeto_de_lei_n_001-2019-l.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição e regulamentação da comissão de patrimônio da câmara municipal de Araporã e dá outras providências.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Reuler Cardoso Pereira - Reuler Cardoso</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/613/projeto_de_lei_n_003-2019-l.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/613/projeto_de_lei_n_003-2019-l.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Obrigatoriedade da Divulgação de Listagens de Pacientes que Aguardam por Consultas com Especialistas, Exames e Cirurgias na Rede Pública do Município de Araporã e dá Outras Providências.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/614/projeto_de_lei_n_008-2019-l.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/614/projeto_de_lei_n_008-2019-l.pdf</t>
   </si>
   <si>
     <t>Institui a câmara municipal mirim no município de Araporã e dá outras providencias.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/615/projeto_de_lei_n_009-2019-l.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/615/projeto_de_lei_n_009-2019-l.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos à lei n° 1194/2017, que cria o programa habitacional "nascer do sol" e dá outras providências.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Manoel Gonçalves da Silva - ( Manoel do Banco)</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/616/projeto_de_lei_n_010-2019-l.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/616/projeto_de_lei_n_010-2019-l.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração na denominação da via pública e dá outras providências.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/617/projeto_de_lei_n_011-2019-l.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/617/projeto_de_lei_n_011-2019-l.pdf</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/618/projeto_de_lei_n_012-2019-l.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/618/projeto_de_lei_n_012-2019-l.pdf</t>
   </si>
   <si>
     <t>Institui o "programa educação antidrogas" nas escolas da rede pública e estadual de ensino municipal e cria o selo "escola sem drogas" e dá outras providências.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/619/projeto_de_lei_n_013-2019-l.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/619/projeto_de_lei_n_013-2019-l.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a leitura bíblica nas escolas públicas do município de Araporã e dá outras providências.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/620/projeto_de_lei_n_016-2019-l.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/620/projeto_de_lei_n_016-2019-l.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 1293/2019-L e dá Outras Providências.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/621/projeto_de_lei_n_017-2019-l.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/621/projeto_de_lei_n_017-2019-l.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n° 017/2019-L "Institui a Semana municipal da Família e dá Outras Providências".</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/622/projeto_de_lei_n_018-2019-l.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/622/projeto_de_lei_n_018-2019-l.pdf</t>
   </si>
   <si>
     <t>Cria a comenda de honra ao mérito no município de Araporã e dá outras providências.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Mário José de Almeida Gomes</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/623/projeto_de_lei_n_021-2019-l.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/623/projeto_de_lei_n_021-2019-l.pdf</t>
   </si>
   <si>
     <t>Estabelece a possibilidade do agendamento telefônico de consultas para pacientes idosos e para pessoas com deficiências já cadastradas nas unidades de saúde do município e da outras Providências.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/624/projeto_de_lei_n_021-2019-l.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/624/projeto_de_lei_n_021-2019-l.pdf</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/625/projeto_de_lei_n_022-2019-l.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/625/projeto_de_lei_n_022-2019-l.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 1195/2017, que Dispõe sobre o Programa Jovem do Futuro.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/718/projeto_de_decreto_legislativo_n_001-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/718/projeto_de_decreto_legislativo_n_001-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Araporã-MG., ao Senhor HUMBERTO BATISTA DA SILVA.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/719/projeto_de_decreto_legislativo_n_002-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/719/projeto_de_decreto_legislativo_n_002-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Araporã-MG., ao Senhor RAFAEL BATISTA SILVA DE FREITAS.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/720/projeto_de_decreto_legislativo_n_003-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/720/projeto_de_decreto_legislativo_n_003-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Araporã-MG., ao Senhor WAL TER VEIGA SANTANA DOS REIS.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/733/projeto_de_decreto_legislativo_n_004-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/733/projeto_de_decreto_legislativo_n_004-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorário de  Araporã-MG., A Senhora SANDRA FREITAS SANTOS.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/737/projeto_de_decreto_legislativo_n_005-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/737/projeto_de_decreto_legislativo_n_005-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Araporã-MG., ao Senhor CELSO PEREIRA DA SIL VA ".</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/738/projeto_de_decreto_legislativo_n_006-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/738/projeto_de_decreto_legislativo_n_006-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título - de Cidadão Honorário de Araporã-MG., ao Senhor ALAIR ROSA DA SILVA.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/739/projeto_de_decreto_legislativo_n_007-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/739/projeto_de_decreto_legislativo_n_007-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Araporã-MG., ao Senhor ERALDO FELIPE DE MELO.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/740/projeto_de_decreto_legislativo_n_008-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/740/projeto_de_decreto_legislativo_n_008-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorário de Araporã-MG., A Senhora ANDREIA RODRIGUES DOS SANTOS.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/741/projeto_de_decreto_legislativo_n_009-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/741/projeto_de_decreto_legislativo_n_009-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorário de Araporã-MG., A Senhora VERA FERREIRA RUFINO CUSTODIO.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/742/projeto_de_decreto_legislativo_n_010-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/742/projeto_de_decreto_legislativo_n_010-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorário de Araporã-MG., A Senhora ANA MARIA TEIXEIRA ROCHA .</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/743/projeto_de_decreto_legislativo_n_011-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/743/projeto_de_decreto_legislativo_n_011-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorário de Araporã-MG., A Senhora ANA CLAUDIA TRINDADE RAMOS.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/744/projeto_de_decreto_legislativo_n_012-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/744/projeto_de_decreto_legislativo_n_012-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorário de Araporã-MG., A Senhora MARIA INES DA SIL VA DE PAULA.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/745/projeto_de_decreto_legislativo_n_013-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/745/projeto_de_decreto_legislativo_n_013-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorário de Araporã-MG., A Senhora ELIANE DIAS GOMES.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/746/projeto_de_decreto_legislativo_n_014-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/746/projeto_de_decreto_legislativo_n_014-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorário de Araporã-MG., A SENHORA ELIANA BATISTA MACHADO.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/747/projeto_de_decreto_legislativo_n_015-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/747/projeto_de_decreto_legislativo_n_015-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Araporã-MG., AO SENHOR ALESSANDRO GUIMARÃES.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/748/projeto_de_decreto_legislativo_n_016-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/748/projeto_de_decreto_legislativo_n_016-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título d Cidadão Honorário de Araporã-MG., AO SENHOR WALDEMAR COELHO FILHO.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/749/projeto_de_decreto_legislativo_n_017-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/749/projeto_de_decreto_legislativo_n_017-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Araporã-MG., AO SENHOR BRASILAVES BORGES DA SILVA.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/750/projeto_de_decreto_legislativo_n_018-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/750/projeto_de_decreto_legislativo_n_018-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Araporã-MG., AO SENHOR GILBERTO URUBATÃ CÃNDIDO.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/751/projeto_de_decreto_legislativo_n_019-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/751/projeto_de_decreto_legislativo_n_019-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Araporã-MG., AO SENHOR JOÃO RICARDO DA SILVA DE FREI TAS.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/752/projeto_de_decreto_legislativo_n_020-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/752/projeto_de_decreto_legislativo_n_020-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Araporã-MG., AO SENHOR LUCAS LOPES DA SILVA.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/753/projeto_de_decreto_legislativo_n_021-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/753/projeto_de_decreto_legislativo_n_021-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Araporã-MG., AO SENHOR ANTONIO TOMAZ DA SILVA.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/754/projeto_de_decreto_legislativo_n_022-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/754/projeto_de_decreto_legislativo_n_022-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Araporã-MG., AO SENHOR WALTER INA CIO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/755/projeto_de_decreto_legislativo_n_023-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/755/projeto_de_decreto_legislativo_n_023-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Araporã-MG., AO SENHOR ROBERTO WANDERLEY DO NASCIMENTO.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/756/projeto_de_decreto_legislativo_n_024-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/756/projeto_de_decreto_legislativo_n_024-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Araporã-MG., AO SENHOR PAULO TOMAZ DA SILVA.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/757/projeto_de_decreto_legislativo_n_025-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/757/projeto_de_decreto_legislativo_n_025-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Araporã-MG., AO SENHOR VALDENIR DELFINO DA SILVA.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/758/projeto_de_decreto_legislativo_n_026-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/758/projeto_de_decreto_legislativo_n_026-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorário de Araporã-MG., A SENHORA JANAINA CUSTÓDIO FARIA ALVES"</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/759/projeto_de_decreto_legislativo_n_027-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/759/projeto_de_decreto_legislativo_n_027-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorário de Araporã-MG., A SENHORA ECIONE TEIXEIRA DE SOUZA.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/760/projeto_de_decreto_legislativo_n_028-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/760/projeto_de_decreto_legislativo_n_028-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Araporã-MG., AO SENHOR CLÁUDIO FRANCESCHI.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/761/projeto_de_decreto_legislativo_n_029-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/761/projeto_de_decreto_legislativo_n_029-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Araporã-MG., AO SENHOR LUIZ HUMBERTO CARNEIRO.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/762/projeto_de_decreto_legislativo_n_030-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/762/projeto_de_decreto_legislativo_n_030-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorário de Araporã-MG., A SENHORA ELISANGELA MARTINS DA SILVA.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/763/projeto_de_decreto_legislativo_n_031-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/763/projeto_de_decreto_legislativo_n_031-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorário de Araporã-MG., A SENHORA NATÁLIA INÁCIO FERREIRA BORGES.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/764/projeto_de_decreto_legislativo_n_032-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/764/projeto_de_decreto_legislativo_n_032-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorário de Araporã-MG., A SENHORA MAIARA  DUARTE FERREIRA FREITAS.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/765/projeto_de_decreto_legislativo_n_033-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/765/projeto_de_decreto_legislativo_n_033-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorário de Araporã-MG., À SENHORA ELVIRA ALVES.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/766/projeto_de_decreto_legislativo_n_034-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/766/projeto_de_decreto_legislativo_n_034-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorário de Araporã-MG., A SENHORA FERNANDA MARQUES BA TISTA VIEIRA.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/767/projeto_de_decreto_legislativo_n_035-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/767/projeto_de_decreto_legislativo_n_035-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorário de Araporã-MG., A SENHORA IVONE AL VES DE FARIA.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/768/projeto_de_decreto_legislativo_n_036-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/768/projeto_de_decreto_legislativo_n_036-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorário de Araporã-MG., A SENHORA DIRCE AL VES DA SILVA.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/769/projeto_de_decreto_legislativo_n_037-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/769/projeto_de_decreto_legislativo_n_037-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorário de Araporã-MG., A SENHORA MARISTELA BORGES RIBEIRO.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/770/projeto_de_decreto_legislativo_n_038-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/770/projeto_de_decreto_legislativo_n_038-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorário de Araporã-MG., A SENHORA ONEIDA APARECIDA FERRANTE.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/771/projeto_de_decreto_legislativo_n_039-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/771/projeto_de_decreto_legislativo_n_039-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorário de Araporã-MG., A SENHORA ELIANE SANTANA MARTINS.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/772/projeto_de_decreto_legislativo_n_040-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/772/projeto_de_decreto_legislativo_n_040-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorário de Araporã-MG., A SENHORA REGINA BARTASSON CARNEIRO.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/773/projeto_de_decreto_legislativo_n_041-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/773/projeto_de_decreto_legislativo_n_041-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorário de Araporã-MG., A SENHORA RAQUEL LUIZÁ REIMANN VILELA.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/774/projeto_de_decreto_legislativo_n_042-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/774/projeto_de_decreto_legislativo_n_042-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorário de Araporã-MG., A SENHORA GENIMAR ALVESDA SILVA.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/775/projeto_de_decreto_legislativo_n_043-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/775/projeto_de_decreto_legislativo_n_043-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorário de Araporã-MG., A SENHORA ANGELA MARIA MARQUES GOMES DE AZEVEDO.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/776/projeto_de_decreto_legislativo_n_044-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/776/projeto_de_decreto_legislativo_n_044-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Araporã-MG., AO SENHOR JOSÉ VALDEJA DA SILVA.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/777/projeto_de_decreto_legislativo_n_045-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/777/projeto_de_decreto_legislativo_n_045-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Araporã-MG., AO SENHOR RODGER BRASIL VELOSA.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/778/projeto_de_decreto_legislativo_n_046-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/778/projeto_de_decreto_legislativo_n_046-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Araporã-MG., AO SENHOR ANTÔNIO ANDRADE FREIRE.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/779/projeto_de_decreto_legislativo_n_047-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/779/projeto_de_decreto_legislativo_n_047-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Araporã-MG., AO SENHOR ALDARY HONORA TO FRAGA.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/780/projeto_de_decreto_legislativo_n_048-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/780/projeto_de_decreto_legislativo_n_048-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Araporã-MG., AO SENHOR FRANCISCO JOSE DAS CHAGAS.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/781/projeto_de_decreto_legislativo_n_049-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/781/projeto_de_decreto_legislativo_n_049-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Araporã-MG., AO SENHOR THIAGO DE ALMEIDA RAMOS.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/782/projeto_de_decreto_legislativo_n_050-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/782/projeto_de_decreto_legislativo_n_050-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Ir Araporã-MG., AO SENHOR EDSON JOSE DE FARIA.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/783/projeto_de_decreto_legislativo_n_051-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/783/projeto_de_decreto_legislativo_n_051-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Araporã-MG., AO SENHOR LEONEL LIMA DE ARAUJO.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/784/projeto_de_decreto_legislativo_n_052-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/784/projeto_de_decreto_legislativo_n_052-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Araporã-MG., AO SENHOR ANDRE LUIZ BORGES.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/785/projeto_de_decreto_legislativo_n_053-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/785/projeto_de_decreto_legislativo_n_053-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Araporã-MG., AO SENHOR ELIEZER JOSE DE SOUZA.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/786/projeto_de_decreto_legislativo_n_054-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/786/projeto_de_decreto_legislativo_n_054-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Araporã-MG., AO SENHOR OSMAIR MARQUES SOARES.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/787/projeto_de_decreto_legislativo_n_055-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/787/projeto_de_decreto_legislativo_n_055-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Araporã-MG., AO SENHOR ADRIANO THEOD ORO MOREIRA.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/</t>
+    <t>http://sapl.arapora.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Araporã-MG., AO SENHOR VILMAR GOMES DOS SANTOS.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/789/projeto_de_decreto_legislativo_n_057-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/789/projeto_de_decreto_legislativo_n_057-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Araporã-MG., AO SENHOR JOSÉ LUIZ DA SILVA.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/790/projeto_de_decreto_legislativo_n_058-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/790/projeto_de_decreto_legislativo_n_058-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Araporã-MG., AO SENHOR VILSON LOURENÇO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/902/projeto_de_decreto_legislativo_n_059-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/902/projeto_de_decreto_legislativo_n_059-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Araporã-MG., AO SENHOR GILSON PEREIRA DA SIL VA.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/903/projeto_de_decreto_legislativo_n_060-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/903/projeto_de_decreto_legislativo_n_060-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Araporã-MG., AO SENHOR GUILHERME GUERINO BORGES.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/908/projeto_de_decreto_legislativo_n_061-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/908/projeto_de_decreto_legislativo_n_061-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Araporã-MG., ao Senhor Sérgio Henrique Alves Castro.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/909/projeto_de_decreto_legislativo_n_062-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/909/projeto_de_decreto_legislativo_n_062-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Araporã-MG., Ao Senhor  Jader Carvalho.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/910/projeto_de_decreto_legislativo_n_063-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/910/projeto_de_decreto_legislativo_n_063-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Araporã-MG., Ao Senhor Mário José De Almeida Gomes.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/911/projeto_de_decreto_legislativo_n_064-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/911/projeto_de_decreto_legislativo_n_064-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Araporã-MG., AO SENHOR FRANCISCO MARQUES GOMES FERREIRA".</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/912/projeto_de_decreto_legislativo_n_065-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/912/projeto_de_decreto_legislativo_n_065-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Araporã-MG., AO SENHOR AMARILDO CALDEIRA MORAES.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/913/projeto_de_decreto_legislativo_n_066-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/913/projeto_de_decreto_legislativo_n_066-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Araporã-MG., AO SENHOR ANDERSON DA SIL VA ARRUDA.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/914/projeto_de_decreto_legislativo_n_067-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/914/projeto_de_decreto_legislativo_n_067-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Araporã-MG., AO SENHOR EUR/PEDES FERRANTE.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/915/projeto_de_decreto_legislativo_n_068-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/915/projeto_de_decreto_legislativo_n_068-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Araporã-MG., AO SENHOR FERNANDO ARQUES GOMES.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/916/projeto_de_decreto_legislativo_n_069-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/916/projeto_de_decreto_legislativo_n_069-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária de Araporã-MG., A SENHORA ELIZANGELA RODRIGUES DA SILVA.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/917/projeto_de_decreto_legislativo_n_070-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/917/projeto_de_decreto_legislativo_n_070-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária de Araporã-MG., A SENHORA ELIZABETH LEMOS FERREIRA.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/918/projeto_de_decreto_legislativo_n_071-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/918/projeto_de_decreto_legislativo_n_071-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária de Araporã-MG., A SENHORA JULIANA FERNANDES DA SILVA.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/919/projeto_de_decreto_legislativo_n_072-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/919/projeto_de_decreto_legislativo_n_072-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária de Araporã-MG., A SENHORA SONIA NAZARÉ DE MELO ARAÚJO.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/920/projeto_de_decreto_legislativo_n_073-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/920/projeto_de_decreto_legislativo_n_073-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária de Araporã/MG., A SENHORA LILIA SOUZA DE FARIA.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/921/projeto_de_decreto_legislativo_n_074-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/921/projeto_de_decreto_legislativo_n_074-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária de Araporã-MG., A SENHORA ROSA MONICA FERREIRA RUFINO SILVA.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/922/projeto_de_decreto_legislativo_n_075-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/922/projeto_de_decreto_legislativo_n_075-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária de Araporã-MG., A SENHORA MARIA HELENA DE JESUS SOUZA.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/923/projeto_de_decreto_legislativo_n_076-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/923/projeto_de_decreto_legislativo_n_076-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária de Araporã-MG., A SENHORA KELLY MARA DE JESUS CORREA BORGES.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/924/projeto_de_decreto_legislativo_n_077-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/924/projeto_de_decreto_legislativo_n_077-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária de Araporã-MG., A SENHORA SOLANGE FREITAS SANTOS.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/925/projeto_de_decreto_legislativo_n_078-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/925/projeto_de_decreto_legislativo_n_078-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária de Araporã-MG., A SENHORA ADAIR HONORATO FRAGA.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/926/projeto_de_decreto_legislativo_n_079-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/926/projeto_de_decreto_legislativo_n_079-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título, de Cidadã Honorária de Araporã-MG., A SENHORA ADRIANE RODRIGUES DA CUNHA BORGES.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/927/projeto_de_decreto_legislativo_n_080-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/927/projeto_de_decreto_legislativo_n_080-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária de Araporã-MG., Á SENHORA MARLENE FONTOURA.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/928/projeto_de_decreto_legislativo_n_081-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/928/projeto_de_decreto_legislativo_n_081-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária de Araporã-MG., A SENHORA CRISTINA ABADIA OLIVEIRA PANTANO.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/929/projeto_de_decreto_legislativo_n_082-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/929/projeto_de_decreto_legislativo_n_082-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária de Araporã-MG., A SENHORA MARA LUCIA DA SILVA.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/930/projeto_de_decreto_legislativo_n_083-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/930/projeto_de_decreto_legislativo_n_083-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidade Honorária de Araporã-MG., A SENHORA SANDRA REGINA DA SILVA.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/931/projeto_de_decreto_legislativo_n_084-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/931/projeto_de_decreto_legislativo_n_084-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título , de Cidadã Honorária de Araporã-MG., A SENHORA JULIANA BARCELOS DE FREITAS ZAGO.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/932/projeto_de_decreto_legislativo_n_085-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/932/projeto_de_decreto_legislativo_n_085-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária de Araporã-MG., Á SENHORA ELOIDISVANIA MARTINS CRUZ DA SILVA.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/933/projeto_de_decreto_legislativo_n_086-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/933/projeto_de_decreto_legislativo_n_086-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária de Araporã-MG., A SENHORA MARIA APARECIDA HILARIO DE PAULA.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/934/projeto_de_decreto_legislativo_n_087-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/934/projeto_de_decreto_legislativo_n_087-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária de Araporã-MG., A SENHORA MARIA WAIVDERLEIA DA SJL VA DIAS.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/935/projeto_de_decreto_legislativo_n_088-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/935/projeto_de_decreto_legislativo_n_088-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária de Araporã-MG., A SENHORA FATIMA CAMASSO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/936/projeto_de_decreto_legislativo_n_089-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/936/projeto_de_decreto_legislativo_n_089-2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária de Araporã-MG., A SENHORA ADIRCE ALVES GONÇALVES.</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/1/indicacao_no_001-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/1/indicacao_no_001-2019.pdf</t>
   </si>
   <si>
     <t>Conceder a isenção de IPTU aos aposentados e pensionistas de baixa renda, que são proprietários de um único imóvel.</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/64/indicacao_n_002-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/64/indicacao_n_002-2019.pdf</t>
   </si>
   <si>
     <t>Enviar a esta Casa Projeto de Lei para conceder redução de 30% na carga horária de trabalho, sem a redução do salário nem a necessidade de reposição, de mãe ou responsável que possuam algum dependente portador de síndrome de Down, Autismo, deficiência física, mental e/ou motora severa.</t>
   </si>
   <si>
     <t>Sebastião Claudenisio da Silva</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/65/indicacao_n_003-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/65/indicacao_n_003-2019.pdf</t>
   </si>
   <si>
     <t>Contratar uma pessoa para ministrar palestra nas escolas de nosso município, juntamente com os pais, com assuntos sobre prevenção do consumo de drogas.</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/66/indicacao_n_004-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/66/indicacao_n_004-2019.pdf</t>
   </si>
   <si>
     <t>Aumentar pagamento de insalubridade aos garis do Município de Araporã (MG), elevando ao grau máximo de 40% (quarenta por cento).</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/67/indicacao_n_005-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/67/indicacao_n_005-2019.pdf</t>
   </si>
   <si>
     <t>Conceder a isenção de IPTU aos aposentados e pensionistas de baixa renda, que são proprietários de um único.</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/68/indicacao_n_006-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/68/indicacao_n_006-2019.pdf</t>
   </si>
   <si>
     <t>Conceder redução de 30% na carga horária de trabalho, sem a redução do salário nem a necessidade de reposição.</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/69/indicacao_n_007-2019.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/71/indicacao_n_009-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/69/indicacao_n_007-2019.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/71/indicacao_n_009-2019.pdf</t>
   </si>
   <si>
     <t>Doação de lote com 1000 metros quadrados no Setor Industrial para a Empresa Fredson Souza Nascimento-ME.</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/75/indicacao_n_010-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/75/indicacao_n_010-2019.pdf</t>
   </si>
   <si>
     <t>Firmar Acordo de cooperação com Instituto Master de Ensino Presidente Antônio Carlos - IMEPAC.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/91/indicacao_n_011-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/91/indicacao_n_011-2019.pdf</t>
   </si>
   <si>
     <t>Criar uma unidade do PROCON em nosso Município</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/94/imdicacao_n_012-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/94/imdicacao_n_012-2019.pdf</t>
   </si>
   <si>
     <t>Encaminhar a esta Câmara Municipal, o Projeto de Lei que Autoriza o Poder Executivo à instituir Campanha de Controle Populacional de cães e gatos no Município de Araporã MG, e dá outras providências.</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/70/mocao_n_002-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/70/mocao_n_002-2019.pdf</t>
   </si>
   <si>
     <t>Solidariedade com os familiares e amigos do Senhor Valdivino Sebastião Borges (Divino Borges).</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/72/mocao_n_003-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/72/mocao_n_003-2019.pdf</t>
   </si>
   <si>
     <t>Cumprimenta e agradece a Senhora Prefeita Municipal Renata Cristina Silva Borges pelo convênio realizado com a Escola de Fisk</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/88/mocao_n_005-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/88/mocao_n_005-2019.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos à Sra Prefeita Renata Cristina Silva Borges pela Obra Inaugurada , o Lago Bem Viver "Divino Borges" e demais obras.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/3/requerimento_n_001-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/3/requerimento_n_001-2019.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de estar fazendo as sinalizações horizontais e verticais e nomes das ruas dos setores Jardim das Palmeiras e Residencial Madri.</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/4/requerimento_n_002-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/4/requerimento_n_002-2019.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade do município estar dando continuidade na confecção de identidades para as pessoas de nossa cidade que estão precisando.</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/5/requerimento_n_003-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/5/requerimento_n_003-2019.pdf</t>
   </si>
   <si>
     <t>Construir uma praça no triângulo do terreno doado para a Igreja Pentecostal Deus é Mistério.</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/6/requerimento_n_004-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/6/requerimento_n_004-2019.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de estar cascalhando com brita o estacionamento da Igreja Evangélica de Deus Ministério de Goiatuba.</t>
   </si>
   <si>
     <t>Verificar a possibilidade de estar instalando ondulações na Rua João Ferreira da Costa e em várias outras ruas de nossa cidade.</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/8/requerimento_n_006-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/8/requerimento_n_006-2019.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de estar fazendo a reforma do Teatro Municipal João Guimarães Rosa.</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/10/requerimento_n_007-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/10/requerimento_n_007-2019.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de estar fazendo a sinalização da faixa de pedestre em frente às escolas que não possuem.</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/11/requerimento_n_008-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/11/requerimento_n_008-2019.pdf</t>
   </si>
   <si>
     <t>Providenciar uniformes escolares para os estudantes da rede municipal de ensino.</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/12/requerimento_n_009-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/12/requerimento_n_009-2019.pdf</t>
   </si>
   <si>
     <t>Realizar a operação tapa buraco na rua Francisco Gomes em frente a Empresa do Senhor Hélcio Alves Borges, se estendendo também as demais ruas de nossa cidade.</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/13/requerimento_n_010-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/13/requerimento_n_010-2019.pdf</t>
   </si>
   <si>
     <t>Efetuar a limpeza, roçagem e recolhimento de entulhos no Bairro Madri, estendendo a todos os bairros de nossa cidade.</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/14/requerimento_n_011-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/14/requerimento_n_011-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Diretor do DEMAE de Araporã, Senhor Waldemar Coelho Filho, cópia dos projetos dos loteamentos e dos condomínios que foram protocolados e aprovados pelo DEMAE.</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/15/requerimento_n_012-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/15/requerimento_n_012-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Diretor do DEMAE de Araporã, Senhor Waldemar Coelho Filho, cópia do processo de aprovação do sistema de água e esgoto do condomínio Reserva Beira Rio.</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/16/requerimento_n_013-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/16/requerimento_n_013-2019.pdf</t>
   </si>
   <si>
     <t>Solicita a Construtora Petrópolis, cópia dos projetos do condomínio Reserva Beira Rio que foram protocolados e aprovados na Prefeitura Municipal de Araporã.</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/17/requerimento_n_014-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/17/requerimento_n_014-2019.pdf</t>
   </si>
   <si>
     <t>Solicita a Construtora Petrópolis, cópia do processo de aprovação do sistema de água e esgoto do condomínio Reserva Beira Rio.</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/18/requerimento_n_015-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/18/requerimento_n_015-2019.pdf</t>
   </si>
   <si>
     <t>Fazer aquisição de tratores, implementos para atender os produtores rurais com serviço de gradagem, plantio, combate as pragas no exercício de 2019/2020.</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/19/requerimento_n_016-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/19/requerimento_n_016-2019.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de construir uma cobertura com estrutura metálica no CAIA – Centro de Apoio ao Idoso de Araporã.</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/20/requerimento_n_017-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/20/requerimento_n_017-2019.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de estar fazendo a manutenção das estradas vicinais de nosso Município</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/21/requerimento_n_018-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/21/requerimento_n_018-2019.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de estar fazendo a manutenção da Praça da Bíblia no Setor Primavera.</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/22/requerimento_n_019-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/22/requerimento_n_019-2019.pdf</t>
   </si>
   <si>
     <t>Enviar para esta Casa os documentos correspondentes ao valor do Fundo Municipal de Habitação assim bem como todas as parcelas que já foram pagas do Programa Nascer do Sol e o valor de cada casa.</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/23/requerimento_n_020-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/23/requerimento_n_020-2019.pdf</t>
   </si>
   <si>
     <t>Enviar para esta Casa informações sobre a instalação dos hidrômetros nas residências.</t>
   </si>
   <si>
     <t>Providenciar corrimões no córrego onde foi reconstruído recentemente e na lateral do córrego que fica entre a Avenida Afonso Pena.</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/25/requerimento_n_022-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/25/requerimento_n_022-2019.pdf</t>
   </si>
   <si>
     <t>Providenciar reparos nas janelas do prédio público situado na Praça da Saúde.</t>
   </si>
   <si>
     <t>Laciel Alves Faria - (Laciel Faria)</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/26/requerimento_n_023-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/26/requerimento_n_023-2019.pdf</t>
   </si>
   <si>
     <t>Ver a possibilidade de mudança para mão única na Rua Adalto Pereira de Almeida, sentido a Rua Abílio Ferreira Borges até a Rua João Ferreira da Costa.</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/27/requerimento_n_024-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/27/requerimento_n_024-2019.pdf</t>
   </si>
   <si>
     <t>Ver a possibilidade de efetuar cobertura em todas os pontos de parada de coletivo(ônibus), bem como também colocar bancos para melhor comodidade dos passageiros até que o mesmo passe no ponto.</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/28/requerimento_n_025-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/28/requerimento_n_025-2019.pdf</t>
   </si>
   <si>
     <t>Apresentar a lista de medicamentos disponíveis na Farmácia Popular, assim bem como os valores totais gastos com remédios</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/29/requerimento_n_026-2017.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/29/requerimento_n_026-2017.pdf</t>
   </si>
   <si>
     <t>Fazer reparos e colocar mais pontos de luz da Avenida Santa Bárbara.</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/30/requerimento_n_027-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/30/requerimento_n_027-2019.pdf</t>
   </si>
   <si>
     <t>Apresentar laudo técnico ou perícia dos trabalhadores que recebem insalubridade.</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/31/requerimento_n_028-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/31/requerimento_n_028-2019.pdf</t>
   </si>
   <si>
     <t>Instalar pontos de ônibus para o transporte escolar.</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/32/requerimento_n_029-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/32/requerimento_n_029-2019.pdf</t>
   </si>
   <si>
     <t>Enviar a essa Casa de Leis documentos com a quantidade de cestas básicas distribuídas.</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/33/requerimento_n_030-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/33/requerimento_n_030-2019.pdf</t>
   </si>
   <si>
     <t>Colocar 02 (duas) caçambas de lixo, uma nas margens da BR-153, na entrada da estrada vicinal que vai para o condomínio de ranchos do Paulo Rosa e outra nas margens da estrada de Furnas, na entrada da estrada vicinal vai para o condomínio de ranchos Beto Borges.</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/34/requerimento_n_031-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/34/requerimento_n_031-2019.pdf</t>
   </si>
   <si>
     <t>Instalar em todas as residências de nossa cidade que não tiverem lixeiras.</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/35/requerimento_n_032-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/35/requerimento_n_032-2019.pdf</t>
   </si>
   <si>
     <t>Fazer a pulverização nas ruas através do veículo que faz o combate, através do fumacê, pode reforçar as ações contra o mosquito Aedes Aegypti, responsável por doenças como zika, dengue e chikungunya.</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/36/requerimento_n_033-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/36/requerimento_n_033-2019.pdf</t>
   </si>
   <si>
     <t>Solicitar que os bairros Madri e Palmeiras sejam devidamente asfaltados.</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/37/requerimento_n_034-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/37/requerimento_n_034-2019.pdf</t>
   </si>
   <si>
     <t>Solicita a relação de todos os funcionários que recebem a complementação de salário.</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/38/requerimento_n_035-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/38/requerimento_n_035-2019.pdf</t>
   </si>
   <si>
     <t>Criar mais campeonatos internos com várias modalidades diferentes.</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/39/requerimento_n_036-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/39/requerimento_n_036-2019.pdf</t>
   </si>
   <si>
     <t>Colocar boca de lobo na Rua João Batista dos Anjos, próximo ao nº 22.</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/40/requerimento_n_037-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/40/requerimento_n_037-2019.pdf</t>
   </si>
   <si>
     <t>Ver a possibilidade de estar cascalhando, asfaltando ou colocar brita no Centro de Serviços Urbanos, situado na Rua Belarmino José de Faria com a Rua João Ferreira da Costa e no espaço em frente o mesmo.</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/41/requerimento_n_038-2019.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/42/requerimento_n_039-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/41/requerimento_n_038-2019.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/42/requerimento_n_039-2019.pdf</t>
   </si>
   <si>
     <t>Relação de todos os funcionários que recebem a complementação de salário.</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/43/requerimento_n_040-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/43/requerimento_n_040-2019.pdf</t>
   </si>
   <si>
     <t>Apresentar laudo técnico ou perícia dos trabalhadores que recebem insalubridade, desde o ano de 2017.</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/44/requerimento_n_041-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/44/requerimento_n_041-2019.pdf</t>
   </si>
   <si>
     <t>Apresentar a lista de medicamentos disponíveis na Farmácia Popular, assim bem como os valores totais gastos com remédios.</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/2/requerimento_no_042-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/2/requerimento_no_042-2019.pdf</t>
   </si>
   <si>
     <t>Providencias para instalação de um bebedouro de água na extensão do TJMG</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/45/requerimento_n_043-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/45/requerimento_n_043-2019.pdf</t>
   </si>
   <si>
     <t>Possibilidade de estar colocando uma ondulação na avenida Azor Marques.</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/46/requerimento_n_044-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/46/requerimento_n_044-2019.pdf</t>
   </si>
   <si>
     <t>Possibilidade de estar colocando uma ondulação na Rua Osvaldo Franceschi, antiga Rua 21.</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/47/requerimento_n_045-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/47/requerimento_n_045-2019.pdf</t>
   </si>
   <si>
     <t>Possibilidade de estar colocando uma ondulação na Rua Adauto Pereira de Almeida, em frente a Escola Prefeito Wilmar Alves de Oliveira.</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/48/requerimento_n_046-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/48/requerimento_n_046-2019.pdf</t>
   </si>
   <si>
     <t>Possibilidade de estar colocando pedreiros com mão-de-obra da Prefeitura Municipal na Escola Estadual Mário Sidney Franceschi.</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/49/requerimento_n_047-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/49/requerimento_n_047-2019.pdf</t>
   </si>
   <si>
     <t>Possibilidade de estar realizando uma ação de recolhimento de entulhos e limpeza urbana no bairro Madri.</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/50/requerimento_n_048-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/50/requerimento_n_048-2019.pdf</t>
   </si>
   <si>
     <t>Possibilidade de estar colocando um fraudário no banheiro feminino na recepção do hospital João Paulo II de Araporã.</t>
   </si>
   <si>
     <t>Waldivino José de Lima - (Divino Eletricista)</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/51/requerimento_n_049-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/51/requerimento_n_049-2019.pdf</t>
   </si>
   <si>
     <t>Possibilidade de estar colocando sinalização e placas indicativas nos Bairros Madri e Palmeiras.</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/52/requerimento_n_050-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/52/requerimento_n_050-2019.pdf</t>
   </si>
   <si>
     <t>Possibilidade de estar adaptando um banheiro para cadeirante e aumentos o numero de quartos as Sala de velório de nossa cidade.</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/53/requerimento_n_051-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/53/requerimento_n_051-2019.pdf</t>
   </si>
   <si>
     <t>Possibilidade de estar colocando mão única nas ruas Adauto Pereira de Almeida (antiga 13) e rua Edson Luiz Ferreira (antiga rua 11).</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/54/requerimento_n_052-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/54/requerimento_n_052-2019.pdf</t>
   </si>
   <si>
     <t>Possibilidade de estar instalando internet com wi fi em todas as praças pública de nosso município e também no Lago Bem Viver.</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/55/requerimento_n_053-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/55/requerimento_n_053-2019.pdf</t>
   </si>
   <si>
     <t>Providências urgentes para sanar as demandas de reforma e conservação da Ponte Afonso Pena.</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/56/requerimento_n_054-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/56/requerimento_n_054-2019.pdf</t>
   </si>
   <si>
     <t>Providências urgentes para a instalação de semáforos na Ponte Afonso Pena.</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/57/requerimento_n_055-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/57/requerimento_n_055-2019.pdf</t>
   </si>
   <si>
     <t>Fazer todos os reparos necessários na praça da Bíblia.</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/58/requerimento_n_056-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/58/requerimento_n_056-2019.pdf</t>
   </si>
   <si>
     <t>Apresentar as informações quanto ao aterro sanitário.</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/59/requerimento_n_057-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/59/requerimento_n_057-2019.pdf</t>
   </si>
   <si>
     <t>Instalar pontos de coleta seletiva nos prédios públicos.</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/60/requerimento_n_058-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/60/requerimento_n_058-2019.pdf</t>
   </si>
   <si>
     <t>Implantar um dia específico para o recolhimento da coleta seletiva.</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/73/requerimento_n_059-2019.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/61/requerimento_n_060-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/73/requerimento_n_059-2019.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/61/requerimento_n_060-2019.pdf</t>
   </si>
   <si>
     <t>Instalar coberturas nos parques das escolas da rede Municipal.</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/74/requerimento_n_061-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/74/requerimento_n_061-2019.pdf</t>
   </si>
   <si>
     <t>Explicar os motivos ensejadores do impedimento de alguns alunos entrarem nas escolas com vestimentas tidas como fora do “padrão”.</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/62/requerimento_n_062-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/62/requerimento_n_062-2019.pdf</t>
   </si>
   <si>
     <t>Informações do Executivo Municipal da possibilidade de estar doando terrenos para as Igrejas Evangélicas de nosso município.</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/63/requerimento_n_063-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/63/requerimento_n_063-2019.pdf</t>
   </si>
   <si>
     <t>Atendendo a solicitação dos servidores públicos do município, os quais têm o direito de receberem a insalubridade, que foram suspensas.</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/76/requerimento_n_064-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/76/requerimento_n_064-2019.pdf</t>
   </si>
   <si>
     <t>Informacões sobre Projeto de Lei n° 013/2019</t>
   </si>
   <si>
     <t>Realizar a topografia das vias públicas que circundam o terreno doado para Maçonaria.</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/78/requerimento_n_066-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/78/requerimento_n_066-2019.pdf</t>
   </si>
   <si>
     <t>Que seja enviado para esta Casa informações sobre a lista de espera das pessoas que aguardam por cirurgias.</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/79/requerimento_n_067-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/79/requerimento_n_067-2019.pdf</t>
   </si>
   <si>
     <t>Ver a possibilidade de que seja feita a rede elétrica na rua João soares de souza, quadra 6, lote 19, setor Zequinha Cachoeira</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/80/requerimento_n_068-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/80/requerimento_n_068-2019.pdf</t>
   </si>
   <si>
     <t>Inclui os cursos de Pedagogia e Odontologia no convênio firmado entre a Prefeitura de Araporã e a Faculdade Unifasc.</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/81/requerimento_n_069-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/81/requerimento_n_069-2019.pdf</t>
   </si>
   <si>
     <t>Apresentar prestação de contar da obra do aterro sanitário</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/82/requerimento_n_070-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/82/requerimento_n_070-2019.pdf</t>
   </si>
   <si>
     <t>Enviar para esta casa informações sobre a porcentagem do esgoto que é tratado no município.</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/83/requerimento_n_071-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/83/requerimento_n_071-2019.pdf</t>
   </si>
   <si>
     <t>Tapar os buracos da rua Edson Luiz Ferreira.</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/84/requerimento_n_072-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/84/requerimento_n_072-2019.pdf</t>
   </si>
   <si>
     <t>Adota providencias necessária a CONVOCAR  o secretário de Finança da Prefeitura Municipal de Araporã, Senhor Cílio Vargas Ferreira para comparecer no Plenário a fim de prestar informações e esclarecimentos a esta Casa sobre o Orçamento e a Receita do Exercício de 2018.</t>
   </si>
   <si>
     <t>Enviar a esta casa informações sobre a quantidade de casas que existem no município, o valor arrecadado com IPTU ano passado e o valor não pago pelos moradores.</t>
   </si>
   <si>
     <t>Tomar as devidas providências quanto aos diversos problemas decorrentes da péssima infraestrutura do Setor Industrial.</t>
   </si>
   <si>
     <t>Implantar tela de proteção na quadra de areia do Lago Bem Viver.</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/89/requerimento_n_077-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/89/requerimento_n_077-2019.pdf</t>
   </si>
   <si>
     <t>Resolver problemas na feira livre que é realizada no espaço Chico do Pim.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/90/requerimento_n_078-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/90/requerimento_n_078-2019.pdf</t>
   </si>
   <si>
     <t>Enviar a esta casa informações a respeito dos Lotes que foram, tomados para a construção do Lago Bem Viver.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/96/requerimento_n_079-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/96/requerimento_n_079-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Plenário que delibere acerca da possibilidade de antecipação da data de realização da última reunião  ordinária do ano de 2019 e da eleição da mesa diretora para o dia 05/12/2019 às 16:00 horas.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/92/requerimento_n_080-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/92/requerimento_n_080-2019.pdf</t>
   </si>
   <si>
     <t>Enviar a esta casa de Leis informações a respeito da obra realizada no Lago do Bem Viver.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/93/requerimento_n_081-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/93/requerimento_n_081-2019.pdf</t>
   </si>
   <si>
     <t>Criar Alternativas quanto ao Ponto Eletronico (relógio de ponto) para as Garis.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>Wilson Roberto Ribeiro - (Xinguinha)</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/95/requerimento_n_082-2019.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/95/requerimento_n_082-2019.pdf</t>
   </si>
   <si>
     <t>Solicita o Cumprimento do Regimento Interno desta casa de leis.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2190,68 +2190,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/612/projeto_de_lei_n_001-2019-l.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/613/projeto_de_lei_n_003-2019-l.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/614/projeto_de_lei_n_008-2019-l.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/615/projeto_de_lei_n_009-2019-l.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/616/projeto_de_lei_n_010-2019-l.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/617/projeto_de_lei_n_011-2019-l.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/618/projeto_de_lei_n_012-2019-l.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/619/projeto_de_lei_n_013-2019-l.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/620/projeto_de_lei_n_016-2019-l.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/621/projeto_de_lei_n_017-2019-l.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/622/projeto_de_lei_n_018-2019-l.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/623/projeto_de_lei_n_021-2019-l.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/624/projeto_de_lei_n_021-2019-l.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/625/projeto_de_lei_n_022-2019-l.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/718/projeto_de_decreto_legislativo_n_001-2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/719/projeto_de_decreto_legislativo_n_002-2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/720/projeto_de_decreto_legislativo_n_003-2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/733/projeto_de_decreto_legislativo_n_004-2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/737/projeto_de_decreto_legislativo_n_005-2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/738/projeto_de_decreto_legislativo_n_006-2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/739/projeto_de_decreto_legislativo_n_007-2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/740/projeto_de_decreto_legislativo_n_008-2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/741/projeto_de_decreto_legislativo_n_009-2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/742/projeto_de_decreto_legislativo_n_010-2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/743/projeto_de_decreto_legislativo_n_011-2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/744/projeto_de_decreto_legislativo_n_012-2019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/745/projeto_de_decreto_legislativo_n_013-2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/746/projeto_de_decreto_legislativo_n_014-2019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/747/projeto_de_decreto_legislativo_n_015-2019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/748/projeto_de_decreto_legislativo_n_016-2019.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/749/projeto_de_decreto_legislativo_n_017-2019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/750/projeto_de_decreto_legislativo_n_018-2019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/751/projeto_de_decreto_legislativo_n_019-2019.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/752/projeto_de_decreto_legislativo_n_020-2019.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/753/projeto_de_decreto_legislativo_n_021-2019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/754/projeto_de_decreto_legislativo_n_022-2019.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/755/projeto_de_decreto_legislativo_n_023-2019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/756/projeto_de_decreto_legislativo_n_024-2019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/757/projeto_de_decreto_legislativo_n_025-2019.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/758/projeto_de_decreto_legislativo_n_026-2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/759/projeto_de_decreto_legislativo_n_027-2019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/760/projeto_de_decreto_legislativo_n_028-2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/761/projeto_de_decreto_legislativo_n_029-2019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/762/projeto_de_decreto_legislativo_n_030-2019.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/763/projeto_de_decreto_legislativo_n_031-2019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/764/projeto_de_decreto_legislativo_n_032-2019.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/765/projeto_de_decreto_legislativo_n_033-2019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/766/projeto_de_decreto_legislativo_n_034-2019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/767/projeto_de_decreto_legislativo_n_035-2019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/768/projeto_de_decreto_legislativo_n_036-2019.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/769/projeto_de_decreto_legislativo_n_037-2019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/770/projeto_de_decreto_legislativo_n_038-2019.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/771/projeto_de_decreto_legislativo_n_039-2019.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/772/projeto_de_decreto_legislativo_n_040-2019.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/773/projeto_de_decreto_legislativo_n_041-2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/774/projeto_de_decreto_legislativo_n_042-2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/775/projeto_de_decreto_legislativo_n_043-2019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/776/projeto_de_decreto_legislativo_n_044-2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/777/projeto_de_decreto_legislativo_n_045-2019.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/778/projeto_de_decreto_legislativo_n_046-2019.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/779/projeto_de_decreto_legislativo_n_047-2019.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/780/projeto_de_decreto_legislativo_n_048-2019.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/781/projeto_de_decreto_legislativo_n_049-2019.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/782/projeto_de_decreto_legislativo_n_050-2019.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/783/projeto_de_decreto_legislativo_n_051-2019.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/784/projeto_de_decreto_legislativo_n_052-2019.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/785/projeto_de_decreto_legislativo_n_053-2019.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/786/projeto_de_decreto_legislativo_n_054-2019.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/787/projeto_de_decreto_legislativo_n_055-2019.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/789/projeto_de_decreto_legislativo_n_057-2019.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/790/projeto_de_decreto_legislativo_n_058-2019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/902/projeto_de_decreto_legislativo_n_059-2019.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/903/projeto_de_decreto_legislativo_n_060-2019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/908/projeto_de_decreto_legislativo_n_061-2019.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/909/projeto_de_decreto_legislativo_n_062-2019.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/910/projeto_de_decreto_legislativo_n_063-2019.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/911/projeto_de_decreto_legislativo_n_064-2019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/912/projeto_de_decreto_legislativo_n_065-2019.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/913/projeto_de_decreto_legislativo_n_066-2019.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/914/projeto_de_decreto_legislativo_n_067-2019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/915/projeto_de_decreto_legislativo_n_068-2019.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/916/projeto_de_decreto_legislativo_n_069-2019.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/917/projeto_de_decreto_legislativo_n_070-2019.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/918/projeto_de_decreto_legislativo_n_071-2019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/919/projeto_de_decreto_legislativo_n_072-2019.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/920/projeto_de_decreto_legislativo_n_073-2019.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/921/projeto_de_decreto_legislativo_n_074-2019.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/922/projeto_de_decreto_legislativo_n_075-2019.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/923/projeto_de_decreto_legislativo_n_076-2019.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/924/projeto_de_decreto_legislativo_n_077-2019.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/925/projeto_de_decreto_legislativo_n_078-2019.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/926/projeto_de_decreto_legislativo_n_079-2019.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/927/projeto_de_decreto_legislativo_n_080-2019.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/928/projeto_de_decreto_legislativo_n_081-2019.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/929/projeto_de_decreto_legislativo_n_082-2019.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/930/projeto_de_decreto_legislativo_n_083-2019.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/931/projeto_de_decreto_legislativo_n_084-2019.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/932/projeto_de_decreto_legislativo_n_085-2019.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/933/projeto_de_decreto_legislativo_n_086-2019.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/934/projeto_de_decreto_legislativo_n_087-2019.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/935/projeto_de_decreto_legislativo_n_088-2019.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/936/projeto_de_decreto_legislativo_n_089-2019.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/1/indicacao_no_001-2019.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/64/indicacao_n_002-2019.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/65/indicacao_n_003-2019.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/66/indicacao_n_004-2019.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/67/indicacao_n_005-2019.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/68/indicacao_n_006-2019.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/69/indicacao_n_007-2019.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/71/indicacao_n_009-2019.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/75/indicacao_n_010-2019.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/91/indicacao_n_011-2019.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/94/imdicacao_n_012-2019.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/70/mocao_n_002-2019.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/72/mocao_n_003-2019.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/88/mocao_n_005-2019.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/3/requerimento_n_001-2019.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/4/requerimento_n_002-2019.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/5/requerimento_n_003-2019.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/6/requerimento_n_004-2019.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/8/requerimento_n_006-2019.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/10/requerimento_n_007-2019.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/11/requerimento_n_008-2019.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/12/requerimento_n_009-2019.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/13/requerimento_n_010-2019.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/14/requerimento_n_011-2019.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/15/requerimento_n_012-2019.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/16/requerimento_n_013-2019.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/17/requerimento_n_014-2019.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/18/requerimento_n_015-2019.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/19/requerimento_n_016-2019.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/20/requerimento_n_017-2019.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/21/requerimento_n_018-2019.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/22/requerimento_n_019-2019.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/23/requerimento_n_020-2019.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/25/requerimento_n_022-2019.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/26/requerimento_n_023-2019.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/27/requerimento_n_024-2019.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/28/requerimento_n_025-2019.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/29/requerimento_n_026-2017.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/30/requerimento_n_027-2019.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/31/requerimento_n_028-2019.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/32/requerimento_n_029-2019.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/33/requerimento_n_030-2019.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/34/requerimento_n_031-2019.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/35/requerimento_n_032-2019.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/36/requerimento_n_033-2019.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/37/requerimento_n_034-2019.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/38/requerimento_n_035-2019.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/39/requerimento_n_036-2019.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/40/requerimento_n_037-2019.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/41/requerimento_n_038-2019.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/42/requerimento_n_039-2019.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/43/requerimento_n_040-2019.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/44/requerimento_n_041-2019.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/2/requerimento_no_042-2019.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/45/requerimento_n_043-2019.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/46/requerimento_n_044-2019.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/47/requerimento_n_045-2019.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/48/requerimento_n_046-2019.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/49/requerimento_n_047-2019.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/50/requerimento_n_048-2019.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/51/requerimento_n_049-2019.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/52/requerimento_n_050-2019.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/53/requerimento_n_051-2019.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/54/requerimento_n_052-2019.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/55/requerimento_n_053-2019.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/56/requerimento_n_054-2019.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/57/requerimento_n_055-2019.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/58/requerimento_n_056-2019.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/59/requerimento_n_057-2019.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/60/requerimento_n_058-2019.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/73/requerimento_n_059-2019.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/61/requerimento_n_060-2019.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/74/requerimento_n_061-2019.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/62/requerimento_n_062-2019.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/63/requerimento_n_063-2019.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/76/requerimento_n_064-2019.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/78/requerimento_n_066-2019.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/79/requerimento_n_067-2019.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/80/requerimento_n_068-2019.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/81/requerimento_n_069-2019.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/82/requerimento_n_070-2019.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/83/requerimento_n_071-2019.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/84/requerimento_n_072-2019.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/89/requerimento_n_077-2019.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/90/requerimento_n_078-2019.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/96/requerimento_n_079-2019.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/92/requerimento_n_080-2019.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/93/requerimento_n_081-2019.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/95/requerimento_n_082-2019.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/612/projeto_de_lei_n_001-2019-l.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/613/projeto_de_lei_n_003-2019-l.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/614/projeto_de_lei_n_008-2019-l.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/615/projeto_de_lei_n_009-2019-l.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/616/projeto_de_lei_n_010-2019-l.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/617/projeto_de_lei_n_011-2019-l.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/618/projeto_de_lei_n_012-2019-l.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/619/projeto_de_lei_n_013-2019-l.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/620/projeto_de_lei_n_016-2019-l.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/621/projeto_de_lei_n_017-2019-l.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/622/projeto_de_lei_n_018-2019-l.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/623/projeto_de_lei_n_021-2019-l.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/624/projeto_de_lei_n_021-2019-l.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/625/projeto_de_lei_n_022-2019-l.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/718/projeto_de_decreto_legislativo_n_001-2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/719/projeto_de_decreto_legislativo_n_002-2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/720/projeto_de_decreto_legislativo_n_003-2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/733/projeto_de_decreto_legislativo_n_004-2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/737/projeto_de_decreto_legislativo_n_005-2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/738/projeto_de_decreto_legislativo_n_006-2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/739/projeto_de_decreto_legislativo_n_007-2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/740/projeto_de_decreto_legislativo_n_008-2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/741/projeto_de_decreto_legislativo_n_009-2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/742/projeto_de_decreto_legislativo_n_010-2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/743/projeto_de_decreto_legislativo_n_011-2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/744/projeto_de_decreto_legislativo_n_012-2019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/745/projeto_de_decreto_legislativo_n_013-2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/746/projeto_de_decreto_legislativo_n_014-2019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/747/projeto_de_decreto_legislativo_n_015-2019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/748/projeto_de_decreto_legislativo_n_016-2019.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/749/projeto_de_decreto_legislativo_n_017-2019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/750/projeto_de_decreto_legislativo_n_018-2019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/751/projeto_de_decreto_legislativo_n_019-2019.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/752/projeto_de_decreto_legislativo_n_020-2019.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/753/projeto_de_decreto_legislativo_n_021-2019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/754/projeto_de_decreto_legislativo_n_022-2019.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/755/projeto_de_decreto_legislativo_n_023-2019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/756/projeto_de_decreto_legislativo_n_024-2019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/757/projeto_de_decreto_legislativo_n_025-2019.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/758/projeto_de_decreto_legislativo_n_026-2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/759/projeto_de_decreto_legislativo_n_027-2019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/760/projeto_de_decreto_legislativo_n_028-2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/761/projeto_de_decreto_legislativo_n_029-2019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/762/projeto_de_decreto_legislativo_n_030-2019.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/763/projeto_de_decreto_legislativo_n_031-2019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/764/projeto_de_decreto_legislativo_n_032-2019.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/765/projeto_de_decreto_legislativo_n_033-2019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/766/projeto_de_decreto_legislativo_n_034-2019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/767/projeto_de_decreto_legislativo_n_035-2019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/768/projeto_de_decreto_legislativo_n_036-2019.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/769/projeto_de_decreto_legislativo_n_037-2019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/770/projeto_de_decreto_legislativo_n_038-2019.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/771/projeto_de_decreto_legislativo_n_039-2019.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/772/projeto_de_decreto_legislativo_n_040-2019.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/773/projeto_de_decreto_legislativo_n_041-2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/774/projeto_de_decreto_legislativo_n_042-2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/775/projeto_de_decreto_legislativo_n_043-2019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/776/projeto_de_decreto_legislativo_n_044-2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/777/projeto_de_decreto_legislativo_n_045-2019.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/778/projeto_de_decreto_legislativo_n_046-2019.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/779/projeto_de_decreto_legislativo_n_047-2019.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/780/projeto_de_decreto_legislativo_n_048-2019.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/781/projeto_de_decreto_legislativo_n_049-2019.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/782/projeto_de_decreto_legislativo_n_050-2019.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/783/projeto_de_decreto_legislativo_n_051-2019.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/784/projeto_de_decreto_legislativo_n_052-2019.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/785/projeto_de_decreto_legislativo_n_053-2019.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/786/projeto_de_decreto_legislativo_n_054-2019.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/787/projeto_de_decreto_legislativo_n_055-2019.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/789/projeto_de_decreto_legislativo_n_057-2019.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/790/projeto_de_decreto_legislativo_n_058-2019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/902/projeto_de_decreto_legislativo_n_059-2019.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/903/projeto_de_decreto_legislativo_n_060-2019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/908/projeto_de_decreto_legislativo_n_061-2019.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/909/projeto_de_decreto_legislativo_n_062-2019.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/910/projeto_de_decreto_legislativo_n_063-2019.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/911/projeto_de_decreto_legislativo_n_064-2019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/912/projeto_de_decreto_legislativo_n_065-2019.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/913/projeto_de_decreto_legislativo_n_066-2019.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/914/projeto_de_decreto_legislativo_n_067-2019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/915/projeto_de_decreto_legislativo_n_068-2019.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/916/projeto_de_decreto_legislativo_n_069-2019.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/917/projeto_de_decreto_legislativo_n_070-2019.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/918/projeto_de_decreto_legislativo_n_071-2019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/919/projeto_de_decreto_legislativo_n_072-2019.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/920/projeto_de_decreto_legislativo_n_073-2019.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/921/projeto_de_decreto_legislativo_n_074-2019.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/922/projeto_de_decreto_legislativo_n_075-2019.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/923/projeto_de_decreto_legislativo_n_076-2019.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/924/projeto_de_decreto_legislativo_n_077-2019.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/925/projeto_de_decreto_legislativo_n_078-2019.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/926/projeto_de_decreto_legislativo_n_079-2019.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/927/projeto_de_decreto_legislativo_n_080-2019.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/928/projeto_de_decreto_legislativo_n_081-2019.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/929/projeto_de_decreto_legislativo_n_082-2019.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/930/projeto_de_decreto_legislativo_n_083-2019.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/931/projeto_de_decreto_legislativo_n_084-2019.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/932/projeto_de_decreto_legislativo_n_085-2019.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/933/projeto_de_decreto_legislativo_n_086-2019.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/934/projeto_de_decreto_legislativo_n_087-2019.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/935/projeto_de_decreto_legislativo_n_088-2019.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/936/projeto_de_decreto_legislativo_n_089-2019.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/1/indicacao_no_001-2019.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/64/indicacao_n_002-2019.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/65/indicacao_n_003-2019.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/66/indicacao_n_004-2019.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/67/indicacao_n_005-2019.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/68/indicacao_n_006-2019.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/69/indicacao_n_007-2019.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/71/indicacao_n_009-2019.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/75/indicacao_n_010-2019.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/91/indicacao_n_011-2019.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/94/imdicacao_n_012-2019.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/70/mocao_n_002-2019.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/72/mocao_n_003-2019.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/88/mocao_n_005-2019.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/3/requerimento_n_001-2019.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/4/requerimento_n_002-2019.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/5/requerimento_n_003-2019.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/6/requerimento_n_004-2019.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/8/requerimento_n_006-2019.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/10/requerimento_n_007-2019.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/11/requerimento_n_008-2019.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/12/requerimento_n_009-2019.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/13/requerimento_n_010-2019.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/14/requerimento_n_011-2019.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/15/requerimento_n_012-2019.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/16/requerimento_n_013-2019.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/17/requerimento_n_014-2019.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/18/requerimento_n_015-2019.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/19/requerimento_n_016-2019.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/20/requerimento_n_017-2019.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/21/requerimento_n_018-2019.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/22/requerimento_n_019-2019.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/23/requerimento_n_020-2019.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/25/requerimento_n_022-2019.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/26/requerimento_n_023-2019.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/27/requerimento_n_024-2019.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/28/requerimento_n_025-2019.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/29/requerimento_n_026-2017.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/30/requerimento_n_027-2019.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/31/requerimento_n_028-2019.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/32/requerimento_n_029-2019.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/33/requerimento_n_030-2019.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/34/requerimento_n_031-2019.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/35/requerimento_n_032-2019.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/36/requerimento_n_033-2019.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/37/requerimento_n_034-2019.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/38/requerimento_n_035-2019.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/39/requerimento_n_036-2019.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/40/requerimento_n_037-2019.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/41/requerimento_n_038-2019.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/42/requerimento_n_039-2019.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/43/requerimento_n_040-2019.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/44/requerimento_n_041-2019.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/2/requerimento_no_042-2019.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/45/requerimento_n_043-2019.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/46/requerimento_n_044-2019.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/47/requerimento_n_045-2019.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/48/requerimento_n_046-2019.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/49/requerimento_n_047-2019.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/50/requerimento_n_048-2019.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/51/requerimento_n_049-2019.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/52/requerimento_n_050-2019.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/53/requerimento_n_051-2019.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/54/requerimento_n_052-2019.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/55/requerimento_n_053-2019.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/56/requerimento_n_054-2019.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/57/requerimento_n_055-2019.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/58/requerimento_n_056-2019.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/59/requerimento_n_057-2019.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/60/requerimento_n_058-2019.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/73/requerimento_n_059-2019.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/61/requerimento_n_060-2019.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/74/requerimento_n_061-2019.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/62/requerimento_n_062-2019.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/63/requerimento_n_063-2019.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/76/requerimento_n_064-2019.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/78/requerimento_n_066-2019.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/79/requerimento_n_067-2019.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/80/requerimento_n_068-2019.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/81/requerimento_n_069-2019.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/82/requerimento_n_070-2019.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/83/requerimento_n_071-2019.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/84/requerimento_n_072-2019.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/89/requerimento_n_077-2019.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/90/requerimento_n_078-2019.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/96/requerimento_n_079-2019.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/92/requerimento_n_080-2019.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/93/requerimento_n_081-2019.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2019/95/requerimento_n_082-2019.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H199"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="43.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="113.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="112.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>