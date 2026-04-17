--- v0 (2025-10-27)
+++ v1 (2026-04-17)
@@ -54,831 +54,831 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Mário José de Almeida Gomes</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/108/indicacao_n_005-2020.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/108/indicacao_n_005-2020.pdf</t>
   </si>
   <si>
     <t>Indica que seja feito um projeto de lei onde a prefeitura faça a limpeza e roçagem em lotes particulares de nossa cidade.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/109/indicacao_n_006-2020.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/109/indicacao_n_006-2020.pdf</t>
   </si>
   <si>
     <t>Indica que veja a possibilidade de modernizar a iluminação pública.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Reuler Cardoso Pereira - Reuler Cardoso</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/230/indicacao_n_007-2020.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/230/indicacao_n_007-2020.pdf</t>
   </si>
   <si>
     <t>Incluir álcool gel nas cestas básicas entregues pelo Poder Público Municipal.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Manoel Gonçalves da Silva - ( Manoel do Banco)</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/231/indicacao_n_008-2020.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/231/indicacao_n_008-2020.pdf</t>
   </si>
   <si>
     <t>Adquirir teste rápido para a população para auxiliar no diagnóstico de infecções primárias e secundárias pelo novo Corona vírus.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/246/indicacao_n_009-2020.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/246/indicacao_n_009-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que coloque quebra-molas na Rua 21, no Bairro Alvorada.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/247/indicacao_n_010-2020.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/247/indicacao_n_010-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que  coloque quebra-molas na Rua Davi Penha, no Bairro Madri.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/</t>
+    <t>http://sapl.arapora.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Solicita que coloque cadeiras e uma tenda na porta do laboratório do Hospital João Paulo II.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Laciel Alves Faria - (Laciel Faria)</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/249/indicacao_n_012-2020.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/249/indicacao_n_012-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que  faça uma academia da saúde em um espaço situado entre a via que vai para a Hidrelétrica de Furnas e o Bairro</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/250/indicacao_n_013-2020.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/250/indicacao_n_013-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a Senhora Prefeita Municipal que através do Setor competente, que faca urna averiguação de um bueiro situado na Av. João Ferreira da Costa em frente a Casa do Senhor Fábio, n° 100, próximo do centro de serviços.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/251/indicacao_n_014-2020.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/251/indicacao_n_014-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que faça sinalização no final da Av. João Ferreira da Costa, próximo ao centro de serviços.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Francisco Marques Gomes Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/253/indicacao_n_015-2020.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/253/indicacao_n_015-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a que destine recursos para instalar INTERNET WIFI NO Lago do Bem Viver, a fim de atender uma demanda a população.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/254/indicacao_n_016-2020.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/254/indicacao_n_016-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a Senhora Prefeita Municipal e ao Setor Competente, que destine recursos para ampliar o PROGRAMA DE CALCÁRIO, para incentivo ao produtor rural a agricultura familiar.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/255/indicacao_n_017-2020.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/255/indicacao_n_017-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a Senhora Prefeita Municipal e ao Setor Competente, que destine recursos para REFORMA E REVITALIZAÇÃ0 DAS PRAÇAS que estão em situação de degradação.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/256/indicacao_n_018-2020.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/256/indicacao_n_018-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a Senhora Prefeita Municipal e ao Setor Competente, que destine recursos para aquisição de equipamento, tais como caminhonete e equipamentos de saúde, a fim de montar uma equipe fixa de ATENDIMENT0 DE SAÚDE NA ZONA RURAL do município.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/257/indicacao_n_018-2020.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/257/indicacao_n_018-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a Senhora Prefeita Municipal e ao Setor Competente, que destine recursos para trocar as CAIXAS  D'AGUA DO VELORIO MUNICIPAL que atualmente são de amianto, para atender a demanda da população que apresenta sintomas.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/258/indicacao_n_020-2020.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/258/indicacao_n_020-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a Senhora Prefeita Municipal e ao Setor Competente, que destine recursos para aquisição de EXAMES DE COVID-19 para atender a demanda da população que apresenta sintomas.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/259/indicacao_n_021-2020.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/259/indicacao_n_021-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a Senhora Prefeita Municipal e ao Setor Competente, que destine recursos para MELHORIA E AMPLIAÇÃ0 DO HOSPITAL JOAO PAULO II, pois vivemos momento de prioridade de investimento na saúde pública.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/260/indicacao_n_022-2020.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/260/indicacao_n_022-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a Senhora Prefeita Municipal e ao Setor Competente, que destine recursos para construção e implantação de um CENTRO DE EPECIALIDADES MEDICAS, pois isso resolveria a questão de deslocamento dos paciente para outros municípios para tratamento, gerando mais conforme e segurança pra nossa população.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/261/indicacao_n_023-2020.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/261/indicacao_n_023-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a Senhora Prefeita Municipal e ao Setor Competente, que destine recursos para construção de um novo HOSPITAL MUNICIPAL para atender aos melhores padrões de tratamento de saúde publica.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/262/indicacao_n_024-2020.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/262/indicacao_n_024-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a Senhora Prefeita Municipal e ao Setor Competente, que destine recursos para de EQUIPAMENTOS DE SAÚDE que são permanentes e podem equipar tanto o Hospital Municipal quanto as ESFs, tais como bomba de infusão, monitores, macas,  camas, radiografia, ultrassonografia e outros.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/263/indicacao_n_025-2020.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/263/indicacao_n_025-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a Senhora Prefeita Municipal e ao Setor Competente, que destine recursos para construção de um POSTO DE VIGILANCIA na entrada na Ponte Affonso Penna, pois isso implica em segurança pública e combate ao crime.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Solicita a Senhora Prefeita Municipal e ao Setor Competente, que destine recursos para execução de Iluminação Pública na Av. Santa Barbara na lateral que no tem, pois isso implica em segurança para os moradores locais.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/265/indicacao_n_027-2020.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/265/indicacao_n_027-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a Senhora Prefeita Municipal e ao Setor Competente, que execute obra de JARDINAGEM E PAISAGISMO NAS   ROTATORIAS da Av Santa Barbara em frente ao Mart Minas e em frente a entrada do Paris Park.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/266/indicacao_n_028-2020.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/266/indicacao_n_028-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a Senhora Prefeita Municipal e ao Setor Competente, que destine recursos, na ordem de R$ 3 milhões de reais, para execução de obra de Restauração DA PONTE AFF0NSO PENNA, a fim atender a demanda da população local que utiliza aquela via para deslocamento entre os municípios de Araporã-MG e Itumbiara-GO e a preservação daquele patrimônio histórico.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/267/indicacao_n_029-2020.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/267/indicacao_n_029-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a Senhora Prefeita Municipal e ao Setor Competente, que destine recursos para execução de obra de construção do PEIR NAUTICO no entrono da rampa de acesso das embarcações ao Rio Paranaíba.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/268/indicacao_n_030-2020.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/268/indicacao_n_030-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a Senhora Prefeita Municipal e ao Setor Competente, que destine recursos para execução de obra de pavimentação da Rampa de acesso das embarcações ao Rio Paranaíba.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/269/indicacao_n_031-2020.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/269/indicacao_n_031-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a Senhora Prefeita Municipal e ao Setor Competente, que destine recursos para execução de obra de construção de novas CASAS POPULARES para atender a demanda habitacional da população.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/270/indicacao_n_032-2020.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/270/indicacao_n_032-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a Senhora Prefeita Municipal e ao Setor Competente, que destine recursos para execução de obra de construção e execução do projeto dos APARTAMENTOS POPULARES para atender a demanda habitacional da população.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/271/indicacao_n_033-2020.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/271/indicacao_n_033-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a Senhora Prefeita Municipal e ao Setor Competente, que destine recursos, na ordem de R$ 1 milhão, para realização da Regularização Fundiária pela nova LEI DA REURB (Lei 13.465/2017) nos imóveis em situação irregular de documentação para titulação final e nos núcleos urbanos/rurais informais</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/272/indicacao_n_034-2020.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/272/indicacao_n_034-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a Senhora Prefeita Municipal e ao Setor competente, que destine recursos para instalação de Portal DE Sinalização DE Entrada nas vias de entrada da cidade.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/273/indicacao_n_035-2020.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/273/indicacao_n_035-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que destine recursos para criação de um CENTRO DE REFERENCIA DE ATENDIMENTO A MULHER. Esse local englobaria vários segmentos de serviços que serão oferecidos as mulheres, tais corno saúde, educação, formação profissionalizante, prevenção a violência e outros que se fizerem necessários.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/274/indicacao_n_036-2020.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/274/indicacao_n_036-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a Senhora Prefeita Municipal e ao Setor competente, que destine recursos para ASFALTAR 0 DISTRITO INDUSTRIAL.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/275/indicacao_n_037-2020.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/275/indicacao_n_037-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a Senhora Prefeita Municipal e ao Setor competente, que destine recursos para instalar no município um programa de Apoio PSICOSSOCIAL POS PANDEMIA, a fim de assistir famílias necessitadas de apoio no processo de reintegração sócio-econôrnica.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/276/indicacao_n_038-2020.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/276/indicacao_n_038-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a Senhora Prefeita Municipal e ao Setor competente, que destine recursos para um programa social de inclusão digital para a TERCEIRA IDADE, ACAMADOS E PORTADORES DE COMORBIDADES CRONICAS que permanecem em casa e não podem ou não tem condições para se deslocar ate locais a fim de ter acesso a internet.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/277/indicacao_n_039-2020.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/277/indicacao_n_039-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a Senhora Prefeita Municipal e ao Setor competente, que faca a reforma da Praça da Bíblia, no Setor Primavera.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/278/indicacao_n_040-2020.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/278/indicacao_n_040-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a Senhora Prefeita Municipal e ao Setor competente, que faça uma reforma geral no Centro de Serviços Urbanos.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/279/indicacao_n_041-2020.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/279/indicacao_n_041-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a Senhora Prefeita Municipal, que através da Secretária de Saúde, adquira um aparelho de mamografia para o Hospital João Paulo II.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/97/requerimento_n_001-2020.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/97/requerimento_n_001-2020.pdf</t>
   </si>
   <si>
     <t>Solicita esclarecimento quantos ás informações para acesso aos documentos dos Editais de Licitação no portal da transparência</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/98/requerimento_n_002-2020.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/98/requerimento_n_002-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que envie documentos referente ao aditivo n°01 do Contrato 247/2017, da obra da implantação do Parque Sanitário.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/99/requerimento_n_003-2020.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/99/requerimento_n_003-2020.pdf</t>
   </si>
   <si>
     <t>Solicita documentos referente ao aditivo n° 03 do Contrato 035/2019. da Obra do Lago do Bem viver</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/100/requerimento_n_004-2020.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/100/requerimento_n_004-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que tome providencias em relação ao transbordamento do Córrego Alvorada.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>Solicita que seja feita instalação de água e esgoto no endereço de n° 400 na avenida Azor Marques.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>Solicita que seja feita a reforma do Quiosque do Parque Ecológico Antonio Rabelo</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/103/requerimento_n_007-2020.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/103/requerimento_n_007-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feita a manutenção das piscinas do Parque Ecológico Antônio Rabelo.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/104/requerimento_n_008-2020.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/104/requerimento_n_008-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam trocados os postes da Avenida Azor  Marques.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/105/requerimento_n_009-2020.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/105/requerimento_n_009-2020.pdf</t>
   </si>
   <si>
     <t>Convoca Secretária da Educação Sra Cristiane Maria da Silva a Comparecer no Plenário da Câmara Municipal de Araporã a fim de prestar esclarecimento sobre  o assunto FUNDEB.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/106/requerimento_n_011-2020.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/106/requerimento_n_011-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam instalados os poste de iluminação no bairro Zequinha Cachoeira.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/107/requerimento_n_012-2020.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/107/requerimento_n_012-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que seja implantado as placas de sinalização nas ruas Antônio Galé e Édson Luiz Ferreira.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/112/requerimento_n_013-2020_i2bQzmF.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/112/requerimento_n_013-2020_i2bQzmF.pdf</t>
   </si>
   <si>
     <t>Convoca Secretária da Educação Senhora Cristiane Maria da Silva, para Comparecer no Plenário da Câmara Municipal de Araporã a fim de prestar esclarecimento sobre o assunto relacionados a quarentena, por conta do coronavírus.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/113/requerimento_n_014-2020.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/113/requerimento_n_014-2020.pdf</t>
   </si>
   <si>
     <t>Convoca Secretária da Saúde Senhora Carla Ferreira de Oliveira Teixeira, para Comparecer no Plenário da Câmara Municipal de Araporã a fim de prestar esclarecimento sobre o assunto relacionados ao enfrentamento do novo coronavírus.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/116/requerimento_n_015-2020.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/116/requerimento_n_015-2020.pdf</t>
   </si>
   <si>
     <t>Solicita ao presidente desta casa de leis que as reuniões sejam transmitida ao vivo, pelo menos, durante o período de pandemia, visto que as reuniões estão sendo fechadas ao público.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/224/requerimento_n017-2020.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/224/requerimento_n017-2020.pdf</t>
   </si>
   <si>
     <t>Enviar a esta Casa os valores recebidos e a receber de emendas _x000D_
 parlamentares destinados ao combate ao covid-19 e, onde e como serão utilizados.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/225/requerimento_n018-2020.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/225/requerimento_n018-2020.pdf</t>
   </si>
   <si>
     <t>Fazer ampla divulgação com nomes dos estabelecimentos e telefones para contato que estão fechados temporariamente, por conta do coronavírus, mas que mantém atendimentos via delivery.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/226/requerimento_n019-2020.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/226/requerimento_n019-2020.pdf</t>
   </si>
   <si>
     <t>envie a relação com nomes, cargos e quantidade de funcionários que entrarão de licença-prêmio nesse período de pandemia.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/227/requerimento_n_020-2020.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/227/requerimento_n_020-2020.pdf</t>
   </si>
   <si>
     <t>Enviar a esta Casa a relação de todos os contemplados do Programa Habitacional Nascer do Sol, bem corno dos moradores, com suas respectivas profissões, local de trabalho e ramo de atividade, além da relação de todas as parcelas com a informação se estão pagas ou em atraso, com os valores.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/228/requerimento_n_021-2020.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/228/requerimento_n_021-2020.pdf</t>
   </si>
   <si>
     <t>Enviar a Esta Casa a relação de contratos e convênios que foram reduzidos, paralisados ou rescindidos por conta da pandemia</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/229/requerimento_n_022-2020.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/229/requerimento_n_022-2020.pdf</t>
   </si>
   <si>
     <t>Realizar nas ruas de nossa cidade operação tapa buracos.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/232/requerimento_n_023-2020.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/232/requerimento_n_023-2020.pdf</t>
   </si>
   <si>
     <t>Manter o cartão alimentação dos servidores que entraram de Licença prêmio durante o período de pandemia.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/233/requerimento_n_024-2020.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/233/requerimento_n_024-2020.pdf</t>
   </si>
   <si>
     <t>Informar se os servidores efetivos devidos recebem o valor referente a insalubridade e periculosidade quando se encontram de licença-premio.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/234/requerimento_n_025-2020.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/234/requerimento_n_025-2020.pdf</t>
   </si>
   <si>
     <t>Estudar novas medidas de prevenção para o enfrentamento do Covid-19 em Araporã.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/235/requerimento_n_026-2020.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/235/requerimento_n_026-2020.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas aos cargos efetivos, contratados e comissionados.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/236/requerimento_n_027-2020.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/236/requerimento_n_027-2020.pdf</t>
   </si>
   <si>
     <t>Solicita esclarecimentos ao Diretor do IMPA o Senhor João Carlos Pântano quanto as informações sobre o valor devido ao patronal e também qual o valor que o IMPA está perdendo devido tal atraso.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/237/requerimento_n_028-2020.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/237/requerimento_n_028-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a Senhora Prefeita Municipal e ao Secretário competente, que envie cópia do Habite-se do empreendimento imobiliário Condomínio Paris Park.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/238/requerimento_n_029-2020.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/238/requerimento_n_029-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a Senhora Prefeita Municipal e ao Secretário competente, que envie cópia do Habite-se do_x000D_
 empreendimento imobiliário Condomínio Reserva Beira Rio.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>Solicita a Senhora Prefeita Municipal e ao Secretário competente, que envie cópia do Habite-se do empreendimento imobiliário Loteamento Jardim dos Ipês.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/240/requerimento_n_031-2020.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/240/requerimento_n_031-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a Senhora Prefeita Municipal e ao Secretário competente, que envie cópia do Habite-se do empreendimento imobiliário Loteamento Reserva do Lago.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/241/requerimento_n_032-2020.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/241/requerimento_n_032-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a Senhora Prefeita Municipal e ao Secretário competente, que envie cópia do Habite-se do empreendimento imobiliário Loteamento Madri.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/242/requerimento_n_033-2020.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/242/requerimento_n_033-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a Senhora Prefeita Municipal e ao Secretário competente, que envie a relação de todos os imóveis residenciais que foram doados pelo município e que ainda se encontram com registro no Cartório de Registro de lmóveis em nome da Prefeitura.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/243/requerimento_n_034-2020.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/243/requerimento_n_034-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a Senhora Prefeita Municipal, que através do setor competente, que seja instalado redutores de velocidades, na forma de ondulações nas ruas citadas.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>Ariovaldo de Oliveira Passos</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/244/requerimento_n_035-2020.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/244/requerimento_n_035-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a relação dos 40 (quarenta) nomes dos beneficiados das casas que vão ser repassadas aos mesmos.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/245/requerimento_n_036-2020.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/245/requerimento_n_036-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a Senhora Prefeita Municipal, que através da Secretaria de Ação Social, quantos quites de material de construção foram doados do período de 2017 a 2020.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/252/requerimento_n_037-2020.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/252/requerimento_n_037-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que realize a criação do fundo municipal de restauração, conservação e manutenção da ponte Afonso Penna, situada na_x000D_
 Av Santa Barbara, sobre o Rio Paranaíba.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/280/requerimento_n_038-2020.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/280/requerimento_n_038-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a Senhora Prefeita Municipal, ao Secretário e Departamento competente, que realize obra de estender a rede de energia trifásica ate o aterro controlado da cidade que fica próximo ao lago de Furnas.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1185,68 +1185,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/108/indicacao_n_005-2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/109/indicacao_n_006-2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/230/indicacao_n_007-2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/231/indicacao_n_008-2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/246/indicacao_n_009-2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/247/indicacao_n_010-2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/249/indicacao_n_012-2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/250/indicacao_n_013-2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/251/indicacao_n_014-2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/253/indicacao_n_015-2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/254/indicacao_n_016-2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/255/indicacao_n_017-2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/256/indicacao_n_018-2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/257/indicacao_n_018-2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/258/indicacao_n_020-2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/259/indicacao_n_021-2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/260/indicacao_n_022-2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/261/indicacao_n_023-2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/262/indicacao_n_024-2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/263/indicacao_n_025-2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/265/indicacao_n_027-2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/266/indicacao_n_028-2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/267/indicacao_n_029-2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/268/indicacao_n_030-2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/269/indicacao_n_031-2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/270/indicacao_n_032-2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/271/indicacao_n_033-2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/272/indicacao_n_034-2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/273/indicacao_n_035-2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/274/indicacao_n_036-2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/275/indicacao_n_037-2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/276/indicacao_n_038-2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/277/indicacao_n_039-2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/278/indicacao_n_040-2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/279/indicacao_n_041-2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/97/requerimento_n_001-2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/98/requerimento_n_002-2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/99/requerimento_n_003-2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/100/requerimento_n_004-2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/103/requerimento_n_007-2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/104/requerimento_n_008-2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/105/requerimento_n_009-2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/106/requerimento_n_011-2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/107/requerimento_n_012-2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/112/requerimento_n_013-2020_i2bQzmF.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/113/requerimento_n_014-2020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/116/requerimento_n_015-2020.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/224/requerimento_n017-2020.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/225/requerimento_n018-2020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/226/requerimento_n019-2020.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/227/requerimento_n_020-2020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/228/requerimento_n_021-2020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/229/requerimento_n_022-2020.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/232/requerimento_n_023-2020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/233/requerimento_n_024-2020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/234/requerimento_n_025-2020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/235/requerimento_n_026-2020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/236/requerimento_n_027-2020.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/237/requerimento_n_028-2020.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/238/requerimento_n_029-2020.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/240/requerimento_n_031-2020.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/241/requerimento_n_032-2020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/242/requerimento_n_033-2020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/243/requerimento_n_034-2020.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/244/requerimento_n_035-2020.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/245/requerimento_n_036-2020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/252/requerimento_n_037-2020.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/280/requerimento_n_038-2020.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/108/indicacao_n_005-2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/109/indicacao_n_006-2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/230/indicacao_n_007-2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/231/indicacao_n_008-2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/246/indicacao_n_009-2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/247/indicacao_n_010-2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/249/indicacao_n_012-2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/250/indicacao_n_013-2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/251/indicacao_n_014-2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/253/indicacao_n_015-2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/254/indicacao_n_016-2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/255/indicacao_n_017-2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/256/indicacao_n_018-2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/257/indicacao_n_018-2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/258/indicacao_n_020-2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/259/indicacao_n_021-2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/260/indicacao_n_022-2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/261/indicacao_n_023-2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/262/indicacao_n_024-2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/263/indicacao_n_025-2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/265/indicacao_n_027-2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/266/indicacao_n_028-2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/267/indicacao_n_029-2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/268/indicacao_n_030-2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/269/indicacao_n_031-2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/270/indicacao_n_032-2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/271/indicacao_n_033-2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/272/indicacao_n_034-2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/273/indicacao_n_035-2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/274/indicacao_n_036-2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/275/indicacao_n_037-2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/276/indicacao_n_038-2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/277/indicacao_n_039-2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/278/indicacao_n_040-2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/279/indicacao_n_041-2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/97/requerimento_n_001-2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/98/requerimento_n_002-2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/99/requerimento_n_003-2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/100/requerimento_n_004-2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/103/requerimento_n_007-2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/104/requerimento_n_008-2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/105/requerimento_n_009-2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/106/requerimento_n_011-2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/107/requerimento_n_012-2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/112/requerimento_n_013-2020_i2bQzmF.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/113/requerimento_n_014-2020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/116/requerimento_n_015-2020.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/224/requerimento_n017-2020.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/225/requerimento_n018-2020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/226/requerimento_n019-2020.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/227/requerimento_n_020-2020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/228/requerimento_n_021-2020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/229/requerimento_n_022-2020.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/232/requerimento_n_023-2020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/233/requerimento_n_024-2020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/234/requerimento_n_025-2020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/235/requerimento_n_026-2020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/236/requerimento_n_027-2020.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/237/requerimento_n_028-2020.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/238/requerimento_n_029-2020.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/240/requerimento_n_031-2020.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/241/requerimento_n_032-2020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/242/requerimento_n_033-2020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/243/requerimento_n_034-2020.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/244/requerimento_n_035-2020.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/245/requerimento_n_036-2020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/252/requerimento_n_037-2020.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2020/280/requerimento_n_038-2020.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H74"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="43.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="106.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="105.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>