--- v0 (2025-10-27)
+++ v1 (2026-04-17)
@@ -54,1006 +54,1006 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Manoel Gonçalves da Silva - ( Manoel do Banco)</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/281/indicacao_001-2021.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/281/indicacao_001-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Senhora Prefeita Municipal, que veja a possibilidade de serem instalados em toda cidade câmaras de monitoramento sendo nas ruas, avenidas, entrada e saída.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/282/indicacao_002-2021.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/282/indicacao_002-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Senhora Prefeita Municipal, que veja a possibilidade de ser analisado e estudado uma forma para criar o Guarda Municipal Noturna na cidade de Araporã-MG.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/</t>
+    <t>http://sapl.arapora.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Solicita à Senhora Prefeita Municipal, que veja a possibilidade de analisar pontos de ondulações e sinalização horizontal e vertical em toda a cidade.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/284/indicacao_004-2021.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/284/indicacao_004-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Senhora Prefeita Municipal, que veja a possibilidade de estar fazendo a roçagem e limpeza do Bairro Madri e demais bairros da cidade.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Paulo Henrique Teixeira de Souza - (Mano)</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/285/indicacao_005-2021.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/285/indicacao_005-2021.pdf</t>
   </si>
   <si>
     <t>à Senhora Prefeita Municipal, que através do Setor competente, atenda as seguintes solicitações listadas: INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO EM ALGUMAS RUAS DO BAIRRO ALVORADA, ZEQUINHA CACHOEIRA, ENTRE OUTRAS, COMO: PLACAS DE "PARE" E PINTURA "PARE" NAS ESQUINAS DAS RUAS.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/286/indicacao_006-2021.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/286/indicacao_006-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Senhora Prefeita do município de Araporã, que através do Setor competente, atenda a seguinte solicitação: Gere uma Folha Complementar e efetue o pagamento do valor do CARTÃO ALIMENTAÇÃO, creditando nas contas dos servidores públicos do município referente ao mês de janeiro de 2021.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/287/indicacao_007-2021.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/287/indicacao_007-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Senhora Prefeita do município de Araporã, que através do Setor competente, atenda a seguinte solicitação: Instalação de uma LOMBADA ELEVADA com as devidas sinalizações na Avenida Santa Bárbara no sentido que vai da Ponte Afonso Pena para Araporã, antes da rotatória do_x000D_
 condomínio Beira Rio e do Hipermercado Mart Minas.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/288/indicacao_008-2021.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/288/indicacao_008-2021.pdf</t>
   </si>
   <si>
     <t>solicita à Senhora Prefeita do município de Araporã, que através do Setor competente, atenda a seguinte solicitação: Instalação de uma LOMBADA ELEVADA com as devidas sinalizações na Rua Adriana Lourenço Borges no sentido da Praça dos "Josés "próximo ao Bar do "Lôcha".</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/289/indicacao_009-2021.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/289/indicacao_009-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Senhora Prefeita do município de Araporã, que através do Setor competente, atenda a seguinte solicitação: CORTE/PODA de galhos de árvores localizada no Clube Parque do Peão na Av. Tancredo de Almeida Neves, entre a Rua Antônio Franceschi (Antiga Rua 19) e Rua Osvaldo Franceschi_x000D_
 (Antiga Rua 21).</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/290/indicacao_010-2021.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/290/indicacao_010-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Senhora Prefeita, que através do Setor competente, atenda as seguintes solicitações , e que o município dê "REPERCUSSÃO GERAL" no_x000D_
 atendimento de outros casos semelhantes nas vias da cidade que necessitam de tal obrigatoriedade. OPERAÇÃO DE TAPA-BURACOS EM ALGUMAS RUAS DA CIDADE.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Wilsiene Silva Lopes de Souza - (Nena)(Falecida)</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/296/indicacao_n_011-2021.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/296/indicacao_n_011-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Senhora Prefeita do município de Araporã, que através do Setor competente, atenda as seguintes solicitações: Reativação do Conselho municipal de Desenvolvimento Rural e Sustentável; Reestruturação e Adequação do mesmo; Eleição de uma nova Comissão.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/297/indicacao_n_012-2021.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/297/indicacao_n_012-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Senhora Prefeita Municipal, que através do setor competente conceda o pagamento do cartão alimentação para os cinco servidores do Conselho Tutelar de nosso Município.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/299/indicacao_n_013-2021.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/299/indicacao_n_013-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Senhora Prefeita Municipal, que encaminhe a esta Casa de Leis Projeto de Lei que "Cria E Implanta O Conselho Municipal Dos Direitos Da Mulher".</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/301/indicacao_n_014-2021.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/301/indicacao_n_014-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Senhora Prefeita Municipal, que encaminhe a esta Casa de Leis Projeto de Lei que crie a Associação renascer para dependentes químicos.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/300/indicacao_n_015-2021.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/300/indicacao_n_015-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Senhora Prefeita do município de Araporã, que através do Setor competente, envie a esta casa, o Projeto de Lei REFIS 2021 - Programa de Recuperação Fiscal de débitos tributários municipais (IPTU, ISSQN, Taxas, entre outros), através de Parcelamentos, concedendo Anistia de Multas,_x000D_
 remissão ou redução de Juros incidentes sobre os débitos inscritos em Dívida Ativa e Protestados, vencidos até 31/12/2020, exceto na correção Monetária. Os descontos citados serão aplicados de acordo com a quantidade de parcelas previstas na lei, podendo chegar a 100% de descontos para pagamento à vista, bem como a suspensão temporária do PROTESTO extrajudicial da dívida ativa neste momento de PANDEMIA.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/305/indicacao_n_016-2021.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/305/indicacao_n_016-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Senhora Prefeita do município de Araporã, que através do setor competente, envie a esta casa, o seguinte Projeto de Lei: Inclusão de mulheres em situação de violência doméstica e familiar ou em situação de vulnerabilidade social no programa renascer, sendo:  Mulheres em situação de extrema vulnerabilidade econômica; Submetidas a situação de violência doméstica e familiar; Violência física, psicológica, moral, sexual e patrimonial; Chefes de família; e Mães solteiras.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/308/indicacao_n_017-2021.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/308/indicacao_n_017-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Senhora Prefeita do município de Araporã, que através do setor competente, atenda a seguinte INDICAÇÃO: Adesão das ambulâncias do município ao "Sem Parar" para passagem automática nos pedágios das rodovias brasileiras, principalmente nas rodovias de MG onde possui hospitais e clínicas de referência para tratamento dos enfermos de nossa cidade.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Waldivino José de Lima - (Divino Eletricista)</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/313/indicacao_n_018-2021.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/313/indicacao_n_018-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Senhora Prefeita Municipal, que através da Secretária de Saúde, verifique se o PSF 1 de nossa cidade está seguindo corretamente o protocolo da OMS sobre o distanciamento social, as fitas de isolamento entre as cadeiras, a higienização necessária dos locais.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/314/indicacao_n_019-2021.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/314/indicacao_n_019-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Senhora Prefeita que através do setor competente, atenda as seguintes solicitações listadas abaixo, e que o município dê_x000D_
 uma atenção especial e "REPERCUSSÃO GERAL" para outros casos semelhantes nas vias e/ou bairros da cidade que necessitam de tal obrigatoriedade:_x000D_
 Instalação de postes de iluminação pública nos seguintes locais: rua Américo Ferreira Borges esquina coma a v. Azor Marques; rua Ronisley Rodrigues Carreiro, antiga p o (zero), nomeio da rua; a v. Dos Barbosas, em frente ao ponto de ônibus e passarela da br 153, próximo ao posto Décio.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/315/indicacao_n_020-2021.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/315/indicacao_n_020-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Senhora Prefeita que através do setor competente, atenda a seguinte INDICAÇÃO, Liberação/concessão de uso dos quiosques da praça Antônio Hélio de Castro e praça da Bíblia para comerciantes e micro-empreendedores que necessitam desse tipo de local.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Reuler Cardoso Pereira - Reuler Cardoso</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/317/indicacao_n_021-2021.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/317/indicacao_n_021-2021.pdf</t>
   </si>
   <si>
     <t>Solicita que seja encaminhado a esta Câmara Municipal, os Projetos de Lei que "Cria a Campanha de Controle Populacional de Cães e Gatos no Município de Araporã-MG" e que "Cria a Clínica Veterinária Pública e dispõe sobre os atendimentos aos animais",</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/318/indicacao_n_022-2021.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/318/indicacao_n_022-2021.pdf</t>
   </si>
   <si>
     <t>Solicita através do setor competente o Retorno da internet pública para os moradores de Araporã.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/319/indicacao_n_023-2021.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/319/indicacao_n_023-2021.pdf</t>
   </si>
   <si>
     <t>Solicita que através do setor competente e/ou através do Sindicato dos Servidores do Município de Araporã, a implantação de um plano de saúde (convênio médico) para os Servidores municipais e seus dependentes.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/320/indicacao_n_025-2021.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/320/indicacao_n_025-2021.pdf</t>
   </si>
   <si>
     <t>Solicita que veja a possibilidade de estar fazendo alteração na Lei que considere o cartão alimentação dos funcionários que tiram férias prêmio.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/332/indicacao_n_026-2021.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/332/indicacao_n_026-2021.pdf</t>
   </si>
   <si>
     <t>Solicita que adquira e faça distribuição de máscaras tipo PFF2 para todos os funcionários públicos.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/321/indicacao_n_027-2021.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/321/indicacao_n_027-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à que através do Setor competente, atenda a seguinte solicitação: Tapa-buracos na primeira entrada de Araporã no Bairro Primavera Junto a rodovia mgc 452, rua Walter José de faria próximo a esquina Com rua Gilberto Sandre.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/322/indicacao_n_028-2021.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/322/indicacao_n_028-2021.pdf</t>
   </si>
   <si>
     <t>Solicita que através do Setor competente que atenda a seguinte solicitação: tapa-buracos na rua Adalberto Sobreira da Silveira, rua acima do caia, principalmente próximo a rua José Guerino (antiga rua 6).</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/323/indicacao_n_029-2021.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/323/indicacao_n_029-2021.pdf</t>
   </si>
   <si>
     <t>Solicitar que através do setor competente do município, bem como o setor de convênios, atenda a seguinte solicitação: participação do município de Araporã no projeto de iluminação pública - led procel reluz, através do Edital de Chamada Pública n° 01/2021 da centrais elétricas brasileiras s.a. - Eletrobrás. Início de troca das lâmpadas queimadas na cidade pelas lâmpadas de led, trocando por rua ou setores, através do consórcio cides.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/324/indicacao_n_030-2021.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/324/indicacao_n_030-2021.pdf</t>
   </si>
   <si>
     <t>Solicita através do setor competente, veja a possibilidade de estar fazendo alteração na Lei que considere o cartão alimentação aos servidores que tem alguma cirurgia de emergência ou de algum caso grave devidamente comprovado e servidoras que gozam de licença maternidade.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Heli Ferreira da Silva - (Heli do Bar)</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/325/indicacao_n_031-2021.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/325/indicacao_n_031-2021.pdf</t>
   </si>
   <si>
     <t>Solicita através do setor competente, a possibilidade de estar enviando para a Câmara Municipal Projeto de Lei que "Autoriza o Poder Executivo Municipal a Doar Lotes Urbanos Pertencentes ao Município de AraporMG., aos policiais Militares do Estado de Minas Gerais, Lotados no Município para Desempenho de suas Funções Militares, para Fins Habitacionais Na Forma que Especifica".</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/326/indicacao_n_032-2021.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/326/indicacao_n_032-2021.pdf</t>
   </si>
   <si>
     <t>Solicita que faça cobrança para que empresa cumpra as recomendações feitas pela Equipe Técnica da Faculdade de Engenharia Civil da Universidade Federal de Uberlândia através do Relatório da Inspeção preliminar da Ponte Affonso Penna.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/327/indicacao_n_033-2021.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/327/indicacao_n_033-2021.pdf</t>
   </si>
   <si>
     <t>Solicita que seja incluída no calendário de vacina do município as lactantes, com ou sem comorbidades, independente da idade dos lactentes, como grupo prioritário para vacinação contra o covid-19 de acordo com projeto de Lei nº 14.124, de 10 de Março de 2021. E na oportunidade aproveito e peço que seja estudada a possibilidade da inclusão dos comerciantes e funcionários de serviços considerados essenciais como; Supermercados, Postos de Combustíveis, Restaurantes e os Bancários.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Solicitar que através do setor competente, atenda a seguinte indicação: melhorias na quadra do clube parque do peão e implantação da modalidade esportiva (jogo de tênis), entre outras modalidades que acharem necessário.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/330/indicacao_n_035-2021.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/330/indicacao_n_035-2021.pdf</t>
   </si>
   <si>
     <t>Solicitar através do setor competente, atenda a seguinte indicação:  implantação dos treinos funcionais adultos e kids nas praças públicas da cidade, inclusive com músicas acompanhando as atividades</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/331/indicacao_n_036-2021.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/331/indicacao_n_036-2021.pdf</t>
   </si>
   <si>
     <t>Solicitar através do setor competente, que atenda a seguinte indicação: mutirão de limpeza das ruas do bairro palmeiras.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/335/indicacao_n_037-2021.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/335/indicacao_n_037-2021.pdf</t>
   </si>
   <si>
     <t>Solicitar que Através do setor competente, atenda a seguinte indicação: Manutenção/fechamento urgente da caixa do padrão de energia da praça Terezinha Diniz Sandre.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/336/indicacao_n_038-2021.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/336/indicacao_n_038-2021.pdf</t>
   </si>
   <si>
     <t>Solicitar que através do setor competente, atenda a seguinte indicação: Investimento/aquisição de caçambas municipais para colocar entulhos, regulamentando o uso a través de cobrança de taxa.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/337/indicacao_n_039-2021.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/337/indicacao_n_039-2021.pdf</t>
   </si>
   <si>
     <t>Solicita que possa criar o espaço para Wheeling, ao lado do centro de equoterapia, conforme compartilhado em seu plano de governo</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/338/indicacao_n_040-2021.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/338/indicacao_n_040-2021.pdf</t>
   </si>
   <si>
     <t>Solicita que analise a possibilidade de estar atendendo às seguintes solicitações para os PSFs e Hospital: Instalar trocadores de bebês; Instalar relógio de ponto no PSF1; Instalar mais ramais de telefones nos departamentos.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/339/indicacao_n_041-2021.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/339/indicacao_n_041-2021.pdf</t>
   </si>
   <si>
     <t>Solicita que analise a possibilidade de estar fazendo redutores de velocidade nas seguintes ruas/avenidas: Rua Davi Penha – Bairro Madri; Rua Vó Amélia – Bairro Madri; Avenida João Ferreira da Costa – Alvorada (subida); Rodovia Araporã-Usina Hidrelétrica (próximo do perímetro urbano - Bairros Palmeiras e Madri)</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/340/indicacao_n_042-2021.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/340/indicacao_n_042-2021.pdf</t>
   </si>
   <si>
     <t>Solicita que analise a possibilidade de estar aumentando o valor das diárias dos motoristas que se deslocarem da sede do município para prestar serviço, em atendimento ao interesse da Administração Pública para o ano de 2022. Além disso, que os pagamentos possam ser feitos de forma mais ágil, permitindo que os motoristas viajem com o dinheiro da diária para arcar com suas despesas. Ainda, solicito que seja encaminhado os valores gastos nos últimos anos com essas diárias para verificarmos o impacto orçamentário.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/341/indicacao_n_043-2021.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/341/indicacao_n_043-2021.pdf</t>
   </si>
   <si>
     <t>SOLICITAR á Senhora Prefeita do município de Araporã, que através do setor competente, atenda a seguinte Indicação, Reforma da rotatória da a v. Azor marques com a rua João Guerino, incluindo a devida sinaliza ção (placas de pare e pintura na via), bem como da rua Geraldo Jose carneiro que a cessa a rotatória.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/342/indicacao_n_044-2021.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/342/indicacao_n_044-2021.pdf</t>
   </si>
   <si>
     <t>Solicita que através do setor competente, atenda a seguinte solicitação listada abaixo, e que o município dê uma atenção especial e "repercussão geral" para outros casos semelhantes nas vias e/ou bairros da cidade que necessitam de tal obrigatoriedade: Instalação de postes de iluminação pública na av. de acesso a uhe de Furnas, continuação da a v. Santa bárbara, principalmente na primeira entrada ao bairro Madri na av. Severino Sandre, após o Centro de Equoterapia, entre os bairros Jardim das Palmeiras e Madri.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/345/indicacao_n_045-2021.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/345/indicacao_n_045-2021.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam providenciados a aquisição e reparo dos equipamentos e aparelhos utilizados no Centro de Fisioterapia.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/346/indicacao_n_046-2021.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/346/indicacao_n_046-2021.pdf</t>
   </si>
   <si>
     <t>Solicita, que o espaço utilizado no que deveria funcionar a Rodoviária de Araporã, seja reformado e transformado em Camelódromo.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/347/indicacao_n_047-12021.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/347/indicacao_n_047-12021.pdf</t>
   </si>
   <si>
     <t>Solicita que através do setor competente, atenda a seguinte INDICAÇÃO: Reforma/construção de novas rampas de acesso para pessoas com deficiência e _x000D_
 Mobilidade reduzida na esquina da a v. Tancredo neves com a rua 19 (em frente ao Moto táxi) e na esquina da rua 15 nesta mesma avenida, visto que foram construídas travessias de pedestres (passagens elevadas) no mesmo local das rampas de acesso, sendo impossível a passagem de uma pessoa que utiliza cadeira de rodas.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/348/indicacao_n_048-12021.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/348/indicacao_n_048-12021.pdf</t>
   </si>
   <si>
     <t>Solicita que através do setor competente, atenda a seguinte INDICAÇÃO:  Reforma ou adaptação dos banheiros da sala de velório municipal, tornando-os acessíveis para pessoas com deficiência ou mobilidade reduzida, sendo o local praticamente impossível para utilização e passagem de pessoas que utilizam cadeira de rodas e possuem dificuldade de locomoção.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/350/indicacao_n_049-2021.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/350/indicacao_n_049-2021.pdf</t>
   </si>
   <si>
     <t>Solicita que faça doação de 2 ar condicionados e móveis (2 mesas e cadeiras , 2 computadores) para a equoterapia e equitação de Araporã, os quais serão devolvido pela Cãmara Municipal de Araporã para a Prefeitura Municipal de Araporã.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/351/indicacao_n_050-2021.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/351/indicacao_n_050-2021.pdf</t>
   </si>
   <si>
     <t>Solicita que faça doação do prédio onde funciona a fisioterapia para a APAE de Araporã, para que funcione o Centro Dia.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/352/indicacao_n_051-2021.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/352/indicacao_n_051-2021.pdf</t>
   </si>
   <si>
     <t>Solicita que verifique a possibilidade de instalação no Município de uma unidade do caixa 24 horas.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/353/indicacao_n_052-2021.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/353/indicacao_n_052-2021.pdf</t>
   </si>
   <si>
     <t>Solicita que adquira um gerador à diesel ou um sistema de gerador soloar fotovoltaica com baterias para o setor.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Solicita ao presidente Laciel Alves Faria que verifique a possibilidade de estar proporcionando um curso de capacitação para os assessores para que aprendam normas, nomenclaturas, formas de tratamento, produzir oficios, cartas circulares, atas e ainda de produção gráfica  (coel draw).</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/355/indicacao_no_055-2021.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/355/indicacao_no_055-2021.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feito um projeto de lei e envia para essa Casa de Leis com revisão geral anual aos Servidores Públicos Municipal.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/356/indicacao_no_056-2021.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/356/indicacao_no_056-2021.pdf</t>
   </si>
   <si>
     <t>Solicita que através do setor competente atenda a seguinte indicação: Manutençao, desobstrução, limpeza e consertos dos bueiros, bocas de lobo e caixas de esgoto (nas vias e calçamentos da cidade), exemplos: Av.Azor Marques com a rua João Guerino, rua P1 Bairro Primavera abaixo do mega supermercado, av. Afonso Pena com a rua Gabriel Dias, rua Geraldo José Carneiro, n° 390, rua Mario Sidney,  n° 74, entre outros.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/357/indicacao_no_057-2021.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/357/indicacao_no_057-2021.pdf</t>
   </si>
   <si>
     <t>Solicita que através do setor competente, atenda a seguinte indicação: reforma do asfalto das ruas nos locais que causam alagamentos. Exemplo do asfalto na rua 50 no Bairro Residencial Madri, rua das Perobas no Bairro Jardim das Palmeiras, entre outors locai, que nao possuem escoamento da água e está causando um enorme alagamento e muito transtorno em frente a casa dos moradores.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/359/indicacao_n_058-2021.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/359/indicacao_n_058-2021.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feita todas as adequações necessárias no trânsito, ruas e afins para uma boa fruição dos veículos e pedestres.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/360/indiacao_n_059-2021.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/360/indiacao_n_059-2021.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de uma unidade do programade saúde da família - PSF, no Bairro Madri, para atender aqueles moradores.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/361/indicacao_n_060-2021.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/361/indicacao_n_060-2021.pdf</t>
   </si>
   <si>
     <t>Solicita que através do setor competente atenda seguinte indicação: Programa social Vale gás, auxilio para aquisição de gás de cozinha para as familias de baixa renda e/ou em situação de vulnerabilidade.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/362/indicacao_n_061-2021.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/362/indicacao_n_061-2021.pdf</t>
   </si>
   <si>
     <t>Solicita que através do setor competente atenda a seguinte indicação: Instalção de Feira Livre no Lago Bem Viver, com incentivos na cultura, turismo, artesanatos, musicais, lazer e gastronomia.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/363/indicacao_n_062-2021.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/363/indicacao_n_062-2021.pdf</t>
   </si>
   <si>
     <t>Solicita que através do setor competente, atenda a seguinte indicação: Desenvolvilmento de esportes náuticos do Lago Bem Viver.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/368/indicacao_n_064-2021.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/368/indicacao_n_064-2021.pdf</t>
   </si>
   <si>
     <t>Solicita que seja concedido o direito de receber adicional de insalubridade aos funcionários que trabalham no cargo de recepção, nas unidades do Posto de Saúde da família (PSF).</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/369/indicacao_no_065-2021.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/369/indicacao_no_065-2021.pdf</t>
   </si>
   <si>
     <t>Solocita que através do setor competente, atenda a seguimte indicação: Solicita análise do saldo do FUNDEB se atingiu os 70% para instituir o complemento constitucional dos profissionais da educação básica, em efetivo execício no município, proveniente saldo do FUNDEB no exercício de 2021.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/302/mocao_n_001-2021.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/302/mocao_n_001-2021.pdf</t>
   </si>
   <si>
     <t>Solidariedade a família do Senhor Eli Vaz Diniz, proprietário da Empresa Comida Caseira, em virtude do seu falecimento ocorrido em 15/02/2021.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/294/mocao_n_002-2021.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/294/mocao_n_002-2021.pdf</t>
   </si>
   <si>
     <t>Cumpre o doloroso dever de encaminhar suas condolências e solidariedade a família de Ricardo Pereira de Souza, esposo da nossa colega Eliene de Cássia Silva Souza, em virtude do seu falecimento ocorrido em 21/02/202 1.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/295/mocao_n_003-2021.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/295/mocao_n_003-2021.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações ao Comitê de Enfretamento do Covid- 19, ao Hospital João Paulo II, PSF1, PSF2, PSF3 e Prefeita Municipal pelo e conhecimento ao serviço prestado perante o enfrentamento da Covid- 19.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/333/mocao_n_004-2021.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/333/mocao_n_004-2021.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações a Secretária Municipal de Educação, Senhora Cristiane Maria da Silva "Kiki", por sua passagem a frente da Secretaria Municipal de Educação.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/367/mocao_no_005-2021.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/367/mocao_no_005-2021.pdf</t>
   </si>
   <si>
     <t>Congratulações a Senhora Renata Cristina Silva Borges e equipe de trabalho pela conquista e homenagem recebida pela entrega do Prêmio Cidades Inteligentes Edição 2021.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/307/requerimento_n_001-2021.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/307/requerimento_n_001-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Senhora Prefeita Municipal que através do setor competente faça o recapeamento das ruas do Bairro Madri e fazer reparos no esgoto do bairro.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/293/requerimento_n_002-2021.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/293/requerimento_n_002-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Senhora Prefeita do município de Araporã, que através do Setor competente, prorrogue o lançamento e/ou vencimento do IPTU 2021.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/364/requerimento_n_003-2021.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/364/requerimento_n_003-2021.pdf</t>
   </si>
   <si>
     <t>Solicita que através do seto competente faça asfalto e rede fluvial nessas ruas do setor Liberdade, segue anexo, fotos das citadas ruas.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>André Luiz Silveira Lourenço - (André Lourenço)</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/303/requerimento_n_004-2021.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/303/requerimento_n_004-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Senhora Prefeita Municipal que através do setor competente envie para essa Casa de Leis informações sobre o aumento dos valores do IPTU desse ano de 2021, quais a políticas adotadas, mapeamento das áreas da cidade com as respectivas taxas, valores e metragens de cada região em questão..</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/304/requerimento_n_005-2021.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/304/requerimento_n_005-2021.pdf</t>
   </si>
   <si>
     <t>Vem respeitosamente REQUERER à Vossa Excelência, Presidente desta Casa, depois de ouvido o Plenário, que através do setor técnico competente, atenda a seguinte solicitação abaixo: Transmissão ao Vivo pela Internet das Sessões Plenárias da Câmara Municipal de Araporã (Reuniões Ordinárias e Extraordinárias desta Casa).</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>Wilson Roberto Ribeiro - (Xinguinha)</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/306/requerimento_n_006-2021.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/306/requerimento_n_006-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Senhora Prefeita Municipal que através do setor competente, veja a possibilidade de estar fazendo alteração do prazo na concessão do Alvará de Construção de 30 dias para 7 dias.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/309/requerimento_n_007-2021.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/309/requerimento_n_007-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Senhora Prefeita Municipal, através do setor competente, informações de quando tem previsão para fazer a devida manutenção e recuperação das estradas vicinais de nosso município.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/310/requerimento_n_008-2021.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/310/requerimento_n_008-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Senhora Prefeita Municipal, através do setor competente, faça uma manutenção e substituição dos equipamentos e aparelhos de academias instalados nas praças de nossa cidade, em especial na academia da saúde.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/311/requerimento_n_009-2021.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/311/requerimento_n_009-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Senhora Prefeita Municipal que através do setor competente, nos envie informações sobre o andamento da reforma e manutenção da Praça da Bíblia.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/312/requerimento_n_010-2021.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/312/requerimento_n_010-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Senhora Prefeita Municipal que através do setor competente, nos envie informações sobre o andamento da reforma do Centro de Serviço Urbano e sobre o espaço em frente o mesmo.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/334/requerimento_n_011-2021.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/334/requerimento_n_011-2021.pdf</t>
   </si>
   <si>
     <t>Requerer que através do setor competente, atenda o seguinte requerimento: curso de capa citação e treinamento técnico/teórico e prático para os fiscais de posturas do município; Suspensão temporária das notificações e auto de infração que tem gerado multas aos moradores incorretamente e indevidamente, até que os fiscais estejam capacitados conforme legislação; Continuidade da fiscalização de forma orientadora e educacional, de forma a conscientizar a população a cumprir o código de posturas, até que os fiscais estejam capacitados e legislação regulamentada.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/343/requerimento_n_012-2021.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/343/requerimento_n_012-2021.pdf</t>
   </si>
   <si>
     <t>Solicita que veja a possibilidade de providenciar ondulações ao arredor da Praça da Bíblia.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/344/requerimento_n_013-2021.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/344/requerimento_n_013-2021.pdf</t>
   </si>
   <si>
     <t>Solicita que veja a possibilidade de providenciar recapeamento e calçamentos das seguintes ruas de nossa cidade: Rua Cristiano Borges Silva; Rua Benedito Duarte Rodrigues; Rua Olimpo Lourenço Borges.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/349/requerimento_n_014-2021.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/349/requerimento_n_014-2021.pdf</t>
   </si>
   <si>
     <t>Solicita que através do setor competente, atenda o seguinte REQUERIMENTO:  Reforma ou adaptação dos banheiros da sala de velório municipal, tornando-os acessíveis para pessoas com deficiência ou mobilidade reduzida, sendo o local praticamente impossível para utilização e passagem de pessoas que utilizam cadeira de rodas e possuem dificuldade de locomoção.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/358/indicacao_n_015-2021.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/358/indicacao_n_015-2021.pdf</t>
   </si>
   <si>
     <t>Requer que através do setor competente, atenda o seguinte requerimento: Manutenção/fechamneto urgente de caixa do padrão de energia da Praça da Biblia e esconder os fios de energia espostos dentro do parque infatil.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/365/requerimento_n_016-2021.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/365/requerimento_n_016-2021.pdf</t>
   </si>
   <si>
     <t>Requer que através do setor competente, atenda o seguinte requerimento: Instalção urgente de quebra-molas ou passagem elevada com as devidas sinalizações na Rua Adriana Lourenço Borges no sentido da Praça dos Josés próxio ao bar do licha  e nas ruas (Antonio Rabelo (frente ao bar do Abel) João Guerino , e antigas, P1, P2, P3, P4, P5 e P6) do Bairro Primavera, sentido abaixo da Praça da Biblia.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1360,68 +1360,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/281/indicacao_001-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/282/indicacao_002-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/284/indicacao_004-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/285/indicacao_005-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/286/indicacao_006-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/287/indicacao_007-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/288/indicacao_008-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/289/indicacao_009-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/290/indicacao_010-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/296/indicacao_n_011-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/297/indicacao_n_012-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/299/indicacao_n_013-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/301/indicacao_n_014-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/300/indicacao_n_015-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/305/indicacao_n_016-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/308/indicacao_n_017-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/313/indicacao_n_018-2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/314/indicacao_n_019-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/315/indicacao_n_020-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/317/indicacao_n_021-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/318/indicacao_n_022-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/319/indicacao_n_023-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/320/indicacao_n_025-2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/332/indicacao_n_026-2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/321/indicacao_n_027-2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/322/indicacao_n_028-2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/323/indicacao_n_029-2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/324/indicacao_n_030-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/325/indicacao_n_031-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/326/indicacao_n_032-2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/327/indicacao_n_033-2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/330/indicacao_n_035-2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/331/indicacao_n_036-2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/335/indicacao_n_037-2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/336/indicacao_n_038-2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/337/indicacao_n_039-2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/338/indicacao_n_040-2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/339/indicacao_n_041-2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/340/indicacao_n_042-2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/341/indicacao_n_043-2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/342/indicacao_n_044-2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/345/indicacao_n_045-2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/346/indicacao_n_046-2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/347/indicacao_n_047-12021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/348/indicacao_n_048-12021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/350/indicacao_n_049-2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/351/indicacao_n_050-2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/352/indicacao_n_051-2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/353/indicacao_n_052-2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/355/indicacao_no_055-2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/356/indicacao_no_056-2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/357/indicacao_no_057-2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/359/indicacao_n_058-2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/360/indiacao_n_059-2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/361/indicacao_n_060-2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/362/indicacao_n_061-2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/363/indicacao_n_062-2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/368/indicacao_n_064-2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/369/indicacao_no_065-2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/302/mocao_n_001-2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/294/mocao_n_002-2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/295/mocao_n_003-2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/333/mocao_n_004-2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/367/mocao_no_005-2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/307/requerimento_n_001-2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/293/requerimento_n_002-2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/364/requerimento_n_003-2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/303/requerimento_n_004-2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/304/requerimento_n_005-2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/306/requerimento_n_006-2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/309/requerimento_n_007-2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/310/requerimento_n_008-2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/311/requerimento_n_009-2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/312/requerimento_n_010-2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/334/requerimento_n_011-2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/343/requerimento_n_012-2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/344/requerimento_n_013-2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/349/requerimento_n_014-2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/358/indicacao_n_015-2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/365/requerimento_n_016-2021.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/281/indicacao_001-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/282/indicacao_002-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/284/indicacao_004-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/285/indicacao_005-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/286/indicacao_006-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/287/indicacao_007-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/288/indicacao_008-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/289/indicacao_009-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/290/indicacao_010-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/296/indicacao_n_011-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/297/indicacao_n_012-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/299/indicacao_n_013-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/301/indicacao_n_014-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/300/indicacao_n_015-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/305/indicacao_n_016-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/308/indicacao_n_017-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/313/indicacao_n_018-2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/314/indicacao_n_019-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/315/indicacao_n_020-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/317/indicacao_n_021-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/318/indicacao_n_022-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/319/indicacao_n_023-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/320/indicacao_n_025-2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/332/indicacao_n_026-2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/321/indicacao_n_027-2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/322/indicacao_n_028-2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/323/indicacao_n_029-2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/324/indicacao_n_030-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/325/indicacao_n_031-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/326/indicacao_n_032-2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/327/indicacao_n_033-2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/330/indicacao_n_035-2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/331/indicacao_n_036-2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/335/indicacao_n_037-2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/336/indicacao_n_038-2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/337/indicacao_n_039-2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/338/indicacao_n_040-2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/339/indicacao_n_041-2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/340/indicacao_n_042-2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/341/indicacao_n_043-2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/342/indicacao_n_044-2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/345/indicacao_n_045-2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/346/indicacao_n_046-2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/347/indicacao_n_047-12021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/348/indicacao_n_048-12021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/350/indicacao_n_049-2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/351/indicacao_n_050-2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/352/indicacao_n_051-2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/353/indicacao_n_052-2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/355/indicacao_no_055-2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/356/indicacao_no_056-2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/357/indicacao_no_057-2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/359/indicacao_n_058-2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/360/indiacao_n_059-2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/361/indicacao_n_060-2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/362/indicacao_n_061-2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/363/indicacao_n_062-2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/368/indicacao_n_064-2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/369/indicacao_no_065-2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/302/mocao_n_001-2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/294/mocao_n_002-2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/295/mocao_n_003-2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/333/mocao_n_004-2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/367/mocao_no_005-2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/307/requerimento_n_001-2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/293/requerimento_n_002-2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/364/requerimento_n_003-2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/303/requerimento_n_004-2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/304/requerimento_n_005-2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/306/requerimento_n_006-2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/309/requerimento_n_007-2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/310/requerimento_n_008-2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/311/requerimento_n_009-2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/312/requerimento_n_010-2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/334/requerimento_n_011-2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/343/requerimento_n_012-2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/344/requerimento_n_013-2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/349/requerimento_n_014-2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/358/indicacao_n_015-2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2021/365/requerimento_n_016-2021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H84"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="43.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="98" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="97.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>