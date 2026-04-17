--- v0 (2025-10-27)
+++ v1 (2026-04-17)
@@ -54,998 +54,998 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Paulo Henrique Teixeira de Souza - (Mano)</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/370/indicacao_n_001-2022.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/370/indicacao_n_001-2022.pdf</t>
   </si>
   <si>
     <t>Solicita que através do setor competente, atenda a seguinte Indicação: projeto de lei para complemento do valor do auxílio gás, criado pelo governo federal, principalmente para as famílias de baixa renda e em situação de vulnerabilidade.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/371/indicacao_n_002-2022.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/371/indicacao_n_002-2022.pdf</t>
   </si>
   <si>
     <t>Solicita que através do setor competente, atenda a seguinte Indicação: Instalação de uma guarita funcional com bebedouro de água junto ao parque infantil da praça da bíblia, atendendo tanto as crianças que freqüentam o local, as monitoras e os guardas (vigias) que ali trabalham.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/372/indicacao_n_003-2022.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/372/indicacao_n_003-2022.pdf</t>
   </si>
   <si>
     <t>Solicito que através do setor competente, atenda a seguinte Indicação: Manutenção das lâmpadas dos postes de iluminação pública da avenida santa bárbara sentido ponte afonso pena, principalmente após o condomínio Paris Park.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Reuler Cardoso Pereira - Reuler Cardoso</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/373/indicacao_n_004-2022.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/373/indicacao_n_004-2022.pdf</t>
   </si>
   <si>
     <t>Solicita que retorne o transporte escolar para os estudantes do nosso município que moram em bairros mais distantes das escolas.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Waldivino José de Lima - (Divino Eletricista)</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/374/indicacao_n_005-2022.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/374/indicacao_n_005-2022.pdf</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>André Luiz Silveira Lourenço - (André Lourenço)</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/375/indicacao_n_006-2022.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/375/indicacao_n_006-2022.pdf</t>
   </si>
   <si>
     <t>Solicita que veja a possibilidade de estar fazendo algumas mudanças estruturais na Escola Prefeito Wilmar Alves de Oliveira.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Manoel Gonçalves da Silva - ( Manoel do Banco)</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/382/ndicacao_n_007-2022.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/382/ndicacao_n_007-2022.pdf</t>
   </si>
   <si>
     <t>Solicito que veja a possibilidade de estar cumprindo o plano de governo de 2020, construindo o Lar do Idoso no município de Araporã.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Laciel Alves Faria - (Laciel Faria)</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/383/indicacao_n_008-2022.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/383/indicacao_n_008-2022.pdf</t>
   </si>
   <si>
     <t>Soliocita que através do setor competente, veja a possibilidade de estar instalando 18 ondulações nas ruas de nossa cidade.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Wilson Roberto Ribeiro - (Xinguinha)</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/384/ndicacao_n_009-2022.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/384/ndicacao_n_009-2022.pdf</t>
   </si>
   <si>
     <t>Solicita que envie para essa Casa de Leis Projeto de Lei, conforme indicativo anexo.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/385/indicacao_n_010-2022.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/385/indicacao_n_010-2022.pdf</t>
   </si>
   <si>
     <t>Solicita um estudo da possibilidade de adequar o pagamento da diferença do Piso Nacional dos Professores conforme reajuste do Governo Federal e consequentemente reajustar para os monitores, conforme Lei Municipal que prevê o reajuste dos monitores igualmente dos professores.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/386/indicacao_n_011-2022.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/386/indicacao_n_011-2022.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feito uma rotatória no bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/387/indicacao_n_012-2022.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/387/indicacao_n_012-2022.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feito o asfalto na entrada de Araporã/saída para Tupaciguara.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/391/indicacao_n_013-2022.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/391/indicacao_n_013-2022.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam adquiridos equipamentos e vestuário, para as oficinas de Convivência e Fortalecimento de Vínculos do CRAS.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/392/indicacao_n_014-2022.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/392/indicacao_n_014-2022.pdf</t>
   </si>
   <si>
     <t>Solicita  que seja feita a poda das árvores das ruas.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/393/indicacao_n_015-2022.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/393/indicacao_n_015-2022.pdf</t>
   </si>
   <si>
     <t>Solicita à Senhora Prefeita do município de Araporã, que através do setor competente, atenda a seguinte INDICAÇÃO: Realização de eventos de corridas em volta do lago do bem viver ou em outro trajeto a ser definido pela secretaria de esportes do município.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/394/indicacao_n_016-2022.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/394/indicacao_n_016-2022.pdf</t>
   </si>
   <si>
     <t>Solicitar que através do setor competente, atenda a seguinte indicação: Realização da semana da gastronomia e culinária local, com músicos locais e as devidas regras com cozinheiras (os) da cidade, no lago do bem viver, no quiosque ou em outro local a ser definido pelo setor responsavel.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/408/indicacao_n_017-2022.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/408/indicacao_n_017-2022.pdf</t>
   </si>
   <si>
     <t>Solicita que através do setor competente, atenda a seguinte INDICAÇÃO: Melhorias na cobertura, nova pintura e manutenção da Quadra de Esportes _x000D_
 Do Ginásio municipal "Avenir Alves Vilela".</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/406/indicacao_n_018-2022.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/406/indicacao_n_018-2022.pdf</t>
   </si>
   <si>
     <t>Solicita que através do setor competente, atenda a seguinte Indicaçao: Disponibilizar caçambas para colocar lixos e entulhos na zona rural do município e/ou local apropriado para descarte.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/409/indicacao_n_019-2022.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/409/indicacao_n_019-2022.pdf</t>
   </si>
   <si>
     <t>Solicita que se faça um levantamento orçamentário para efetuar reparos no PSF-3 (Eleuza Maria de Oliveira) conforme reclamações de funcionários e usuários do setor.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Leandro Andrade de Araújo (Japãozinho)</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/410/indicacao_n_020-2022.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/410/indicacao_n_020-2022.pdf</t>
   </si>
   <si>
     <t>Solicita que através do setor competente, que seja colocado quebra-molas no cruzamento da Rua João Guerino Com a Rua José Miguel Dos Santos (Próximo Ao Bar Do Pedrinho.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/411/indicacao_n_021-2022.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/411/indicacao_n_021-2022.pdf</t>
   </si>
   <si>
     <t>Solicita que através do setor competente, que seja colocado banco de assento nos referidos pontos: Rotatória Da Avenida Azor Marques Oliveira Cruzamento Da Rua João Guerino, Rua Abílio Ferreira Borges (Antiga Rua 06) Com A Rua Mario Sidnei Franceschi (Antiga Rua 17), Rua João Guerino Com A Rua José Miguel Dos Santos.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/412/indicacao_n_022-2022.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/412/indicacao_n_022-2022.pdf</t>
   </si>
   <si>
     <t>Solicita através do setor competente, que seja feita uma ampliação no retorno (imagem em anexo) da Avenida Azor Marques, no qual dá acesso à Rua Jair dos Santos ou abertura de um novo retorno um pouco mais à frente.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/413/indicacao_n_023-2022.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/413/indicacao_n_023-2022.pdf</t>
   </si>
   <si>
     <t>Solicita através do setor competente, que seja feita a retirada das plantas ornamentais localizada no canteiro central da Avenida Azor Marques (imagem em anexo).</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/414/indicacao_n_024-2022.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/414/indicacao_n_024-2022.pdf</t>
   </si>
   <si>
     <t>Solicita através do setor competente, seja feita uma revitalização do espaço situada em frente à Avenida Azor Marques, entre a Rua Geraldo Jose Carneiro com a Rua João Guerino (imagem em anexo), sendo transformado em uma Praça.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/416/indicacao_n_025-2022.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/416/indicacao_n_025-2022.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feito toda infra-estrutura necessária com água potável, energia, banheiros femininos e masculinos, para a realização de eventos de Som Automotivo (Paredões), no local do Centro de Eventos e Equoterapia de DEPUTADO ESTADUAL LUIZ HUMBERTO CARNEIRO.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/417/indicacao_n_026-2022.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/417/indicacao_n_026-2022.pdf</t>
   </si>
   <si>
     <t>Solicita que seja que seja instalada lixeira na Avenida Córrego Alvorada trecho que chega ao Lago Bem Viver.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/418/indicacao_n_027-2022.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/418/indicacao_n_027-2022.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feita urgentemente uma ampla reforma e ampliação do teatro municipal "João Guimarães Rosa".</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/419/indicacao_n_028-2022.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/419/indicacao_n_028-2022.pdf</t>
   </si>
   <si>
     <t>Solicita que marque uma reunião com a concessionária Triunfo/Concebra e Denit para tratar da segurança do perímetro urbano de Araporã na BR-153.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/420/indicacao_n_029-2022.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/420/indicacao_n_029-2022.pdf</t>
   </si>
   <si>
     <t>Solicita que Através do Setor Competente, Atenda a Seguinte Indicação: Construção/Instalação De Um Portal Iluminado Ou Melhorias nas Entradas de Araporã, com Letreiros e Símbolos Alusivos à Cidade. Sugestões: Seja Bem Vindo em Araporã, Cidade Nascer do Sol, Eu Amo Araporã, Cidade do Lago do Bem Viver,  com Símbolos, Brasão, Sol, Entre Outros.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/421/indicacao_n_030-2022.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/421/indicacao_n_030-2022.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feito uma rotatória na Avenida Azor Marques.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/</t>
+    <t>http://sapl.arapora.mg.leg.br/media/</t>
   </si>
   <si>
     <t>RETIRADO</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/426/indicacao_n_032-2022.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/426/indicacao_n_032-2022.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feita a reforma do Ginásio Juscelino Kubitschek, localizado na Escola Municipal Olintha de Oliveira Vale.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/427/indicacao_n_033-2022.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/427/indicacao_n_033-2022.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Diretor do DMAE, que seja feita a reforma da sala operacional da estação do tratamento de água, bem como da casa de bombas e banheiros.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/428/indicacao_n_034-022.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/428/indicacao_n_034-022.pdf</t>
   </si>
   <si>
     <t>Solicita atenda a seguinte Indicação: Reforma do asfalto na rua Divina Paiva em frente ao número 275, entre a rua Geraldo José carneiro e rua João Guerino, e reforma total da rua José de faria (rua 1), acima do lago do bem viver, haja vista que não tem saída de água, bueiros entupidos, buracos e os moradores reclamam por melhorias há mais de 05 (cinco) anos para uma solução no local, pois não tem escoamento da água e diariamente causa alagamento e muito transtorno em frente casa dos moradores.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/429/indicacao_n_035-022.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/429/indicacao_n_035-022.pdf</t>
   </si>
   <si>
     <t>Solicita que através do setor competente, atenda a seguinte INDICAÇÃO: Conforme ofício 06812022 do executivo em resposta a nossa indicação 018/2022, onde nos solicita informar locais, favor disponibilizar caçambas para colocar lixos e entulhos na zona rural, a priori nos seguintes locais (região mutum próximo Sr Roberto e rancho dos ingás).</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/430/indicacao_n_036-2022.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/430/indicacao_n_036-2022.pdf</t>
   </si>
   <si>
     <t>Solicita que através do setor competente, atenda a seguinte Indicação: Realização de um encontro de artesãos Araporenses ou feira/semana do artesã na to, com culinária local e músicos locais, divididos por categorias de tipos de artesã na tos, no lago dobem viver, no quiosque ou em outro local a ser definido pelo setor responsável.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/431/indicacao_n_037-2022.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/431/indicacao_n_037-2022.pdf</t>
   </si>
   <si>
     <t>Solicita à Senhora Prefeita do município de Araporã, que sejam notificados os proprietários dos lotes para realizar a limpeza dos mesmos.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/432/indicacao_n_038-2022.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/432/indicacao_n_038-2022.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feito meio fio, sinalização horizontal e vertical de trânsito e a conclusão da obra no bueiro na Rua Osvaldo Franceschi (Antiga Rua 21).</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/433/ndicacao_n_039-2022.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/433/ndicacao_n_039-2022.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feita a contratação de um médico especialista em Neuropediatria.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/434/indicacao_n_040-2022.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/434/indicacao_n_040-2022.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada uma reforma na antiga "Quadra Poliesportiva Ivair José Menezes", a fim do ambiente se tornar um centro para as realizações das atividades de artes marciais e outras oficinas do CRAS.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/435/indicacao_n_041-2022.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/435/indicacao_n_041-2022.pdf</t>
   </si>
   <si>
     <t>Solicita que envie Projeto de Lei que cria o "Concurso de Decoração de Natal Encantado", para as festividades do natal e fim de _x000D_
 ano. (Projeto de Lei anexo).</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/436/indicacao_n_042-2022.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/436/indicacao_n_042-2022.pdf</t>
   </si>
   <si>
     <t>Solicita que através do setor competente, atenda a seguinte Indicação: Criação de um programa de aprendizagem e contratação de menor aprendiz para os setores da prefeitura, bem como, convênio com empresas/comércio local para contratação de menores para iniciarem no mercado de trabalho, primeiro emprego, com contrapartida da prefeitura para o pagamento dos menores.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/441/indicacao_n_043-2022.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/441/indicacao_n_043-2022.pdf</t>
   </si>
   <si>
     <t>Solicita que através do setor competente, atenda a seguinte Indicação:Criação de um programa de internet wi-fi livre "feira livre de Araporã MG.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/447/indicacao_n_044-1202.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/447/indicacao_n_044-1202.pdf</t>
   </si>
   <si>
     <t>Solicita Que Através Do Setor Competente, Atenda A Seguinte Indicação: Seja Feita A Instalação De Iluminação Pública O Início Da Av. Afonso Pena Até A Esquina Da Rua Francisco Gomes.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/448/indicacao_n_045-2022.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/448/indicacao_n_045-2022.pdf</t>
   </si>
   <si>
     <t>Solicita que Através Do Setor Competente, Atenda a Seguinte Indicação: Seja Feita a Adequação Entre o Meio Fio e a Travessia Elevada (Quebra-Mola) Da Avenida Tancredo De Almeida Neves, Para Que Haja Acessibilidade Para Pessoas Com Dificuldade De Locomoção.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/449/indicacao_n_046-2022.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/449/indicacao_n_046-2022.pdf</t>
   </si>
   <si>
     <t>Solicita que Através do Setor Competente, Atenda a Seguinte Indicação: Que Seja Adquirido/Alugado Salas Modulares No Município Ou Estude Algum Lugar já Existente, A Fim De Suprir a Fila De Espera por Vagas Nas Cemei's, Até Que Nova Unidade Seja Construída.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/450/indicacao_n_047-2022.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/450/indicacao_n_047-2022.pdf</t>
   </si>
   <si>
     <t>Solicita que através do setor competente, atenda a seguinte INDICAÇÃO:  Que seja realizada apresentação de artistas locais nas festividades do município, mesmo que seja em palco separado.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/453/indicacao_n_048-2022.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/453/indicacao_n_048-2022.pdf</t>
   </si>
   <si>
     <t>Solicita que através do setor competente, atenda a seguinte indicação: Reforma e adaptação dos banheiros da sala de velório municipal, tornando-os acessíveis para pessoas com deficiência ou mobilidade reduzida, sendo o local praticamente impossível para utilização e passagem de pessoas que utilizam cadeira de rodas e possuem dificuldade de locomoção.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/454/indicacao_n_049-2022.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/454/indicacao_n_049-2022.pdf</t>
   </si>
   <si>
     <t>Solicitar à Senhora Prefeita do município de Araporã, que através do setor competente, atenda a seguinte indicação: Que seja instalado um bebedouro no LAGO BEM VIVER "DIVINO BORGES".</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/376/requerimento_n_001-2022.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/376/requerimento_n_001-2022.pdf</t>
   </si>
   <si>
     <t>Solicita que após aprovação, seja encaminhado expediente ao mesmo reforço na sinalização de trânsito, implementação de placas indicativas de lombadas e pinturas nas mesmas, implante vagas de estacionamento para motos, instalação de sinalização de vagas especiais (deficiente e idoso) e revitalização nos bairros CENTRO, ALVORADA, PRIMAVERA, ZEQUINHA CACHOEIRA e MADRI, nas vias públicas do nosso município.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/377/requerimento_n_002-2022.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/377/requerimento_n_002-2022.pdf</t>
   </si>
   <si>
     <t>Requer que através do setor competente, atenda o seguinte requerimento: Cálculo de uma folha complementar com o valor do cartão alimentação e efetuar o pagamento para os servidores que tem direito, referente ao mês de janeiro de 2022.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>Heli Ferreira da Silva - (Heli do Bar)</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/378/requerimento_n_003-2022.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/378/requerimento_n_003-2022.pdf</t>
   </si>
   <si>
     <t>Solicita através do setor competente, que veja a possibilidade de estar colocando a coleta de entulhos em nosso município para ser realizado uma vez por mês.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/379/requerimento_n_004-2022.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/379/requerimento_n_004-2022.pdf</t>
   </si>
   <si>
     <t>Solicita à Senhora Prefeita Municipal que através do setor competente, que veja a possibilidade de estar fazendo faixas de pedestres e de placas que indicam travessia de crianças, nas portas de todas as escolas de nosso município.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/380/requerimento_n_005-2022.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/380/requerimento_n_005-2022.pdf</t>
   </si>
   <si>
     <t>Solicita através do setor competente, que veja a possibilidade de estar colocando instalação de iluminação pública na Av. Santa Barbara (rotatória do codomínio Beira Rio).</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/381/requerimento_n_006-2022.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/381/requerimento_n_006-2022.pdf</t>
   </si>
   <si>
     <t>Solicita que através do setor competente, atenda o seguinte requerimento: Projeto de Lei para catalogar, proteger e preservar as nascentes de água dentro do município de Araporã, trabalhando continuamente a preservação e conservação das mesmas, tanto o município quanto as pessoas, principalmente da zona rural, onde existem mais nascentes.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/388/requerimento_n_007-2022.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/388/requerimento_n_007-2022.pdf</t>
   </si>
   <si>
     <t>Solicita que através do setor competente, veja a possibilidade de estar instalando bebedouro de água potável, próximos ao "LAGO BEM VIVER" e na "PRAÇA DA BÍBLIA".</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/389/requerimento_n_008-2022.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/389/requerimento_n_008-2022.pdf</t>
   </si>
   <si>
     <t>Solicita que através do setor competente, veja a possibilidade de estar instalando ar condicionado para as salas do Velório Municipal Rodrigo Soares Masson.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/390/requerimento_n_009-2022.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/390/requerimento_n_009-2022.pdf</t>
   </si>
   <si>
     <t>Solicita que através do setor competente, veja a possibilidade de estar colocando um quadro negro ou semelhante na sala de velório onde possam ser notadas as informações do falecido como exemplo horário de sepultamento, etc.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/395/requerimento_n_010-2022.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/395/requerimento_n_010-2022.pdf</t>
   </si>
   <si>
     <t>Requerer que através do setor competente, atenda o seguinte requerimento: Instalação de uma nova caixa de água no bairro primavera ou estudo técnico papa solução do problema de falta de água, bem como a manutenção preventiva/corretiva e/ou trocados equipamentos e bombas do demae, devido a constante falta de água no bairro e principalmente a demora de até 05 (dias) em algumas casas para chegar completamente a água.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/396/requerimento_n_011-2022.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/396/requerimento_n_011-2022.pdf</t>
   </si>
   <si>
     <t>Requerer que através do setor competente, atenda o seguinte requerimento: Cálculo de uma folha complementar para os servidores públicos como valor do cartão alimentação referente aos meses de janeiro e fevereiro/2022, conforme previsto no parágrafo 2º do artigo 2º da lei municipal 1207/2017, que diz o seguinte: § 2° - até que seja efetivado o fornecimento do cartão magnético ou outra forma assemelhada, conforme previsto no "caput", o beneficio será concedido em pecúnia na folha de pagamento.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>Requerer que através do setor competente, atenda o seguinte requerimento: Projeto de lei alterando a redação do artigo 2° da lei 1207/2017 que institui o cartão alimentação aos servidores publicos, ou seja, "...aquisição de alimentos somente em estabelecimentos comerciais credenciados no município de arapora pela administradora do beneficio, repassando a alteração para a administradora do cartão para que possa travar/bloquear o uso em estabelecimentos credenciados fora de nosso município, evitando o uso indevido em outro município.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>Requerer que através do setor competente, atenda o seguinte requerimento: Projeto de lei incluindo o inciso III no artigo 5º da lei 1207/2017 que institui o cartão alimentação aos servidores públicos.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/399/requerimento_n_014-2022.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/399/requerimento_n_014-2022.pdf</t>
   </si>
   <si>
     <t>Solicita que através do setor competente, que faça o plantio de árvores no bairro Madri.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/400/requerimento_n_015-2022.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/400/requerimento_n_015-2022.pdf</t>
   </si>
   <si>
     <t>Solicita que através do setor competente, coloque quebra-molas na Rua Davi Penha no bairro Madri.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/401/requerimento_n_016-2022.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/401/requerimento_n_016-2022.pdf</t>
   </si>
   <si>
     <t>Solicita que através do setor competente, faça os devidos reparos na rotatória da Rua Azor Marques com a Rua Geraldo José Carneiro e Rua João Guerino.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/402/requerimento_n_017-022.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/402/requerimento_n_017-022.pdf</t>
   </si>
   <si>
     <t>Solicita que através do setor competente, que sejam colocadas as devidas placas com os nomes de ruas, as quais estão sem nomes e que foram dados às mesmas através de Projetos aprovados pelo Legislativo.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/403/requerimento_n_018-2022.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/403/requerimento_n_018-2022.pdf</t>
   </si>
   <si>
     <t>Solicita que através do setor competente, que sejam instaladas lixeiras icas em nossa cidade, em seus diferentes bairros.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/404/requerimento_n_019-2022.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/404/requerimento_n_019-2022.pdf</t>
   </si>
   <si>
     <t>Solicita através do setor competente, que seja instaladas lombadas elevadas na Rua Abílio Ferreira Borges, nas mediações da Av. Afonso Pena.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/405/requerimento_n_020-2022.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/405/requerimento_n_020-2022.pdf</t>
   </si>
   <si>
     <t>Solicita que através do setor competente, atenda o seguinte Requerimento: Realização de mutirão de cirurgias de cataratas principalmente para os pacientes que realizaram de um olho no ano de 2021 e não fizeram do outro olho, sendo necessário para solicitação do óculos.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/407/requerimento_n_021-2022.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/407/requerimento_n_021-2022.pdf</t>
   </si>
   <si>
     <t>Solicita que através do setor competente, atenda o seguinte Requerimento: Disponibilizar um veículo para atender os pacientes que necessitam de fisioterapia e que não possuem condições de deslocamento até o centro de fisioterapia municipal para realizar o tra tamento.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>Requer que através do setor competente, atenda o seguinte requerimento: + construção de novas salas e uma Brinquedoteca no Cemei Antônio Rabelo para atender melhor as crianças que ali freqüentam diariamente e aos professores e servidores.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/422/requerimento_n_023-2022.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/422/requerimento_n_023-2022.pdf</t>
   </si>
   <si>
     <t>Requer que através do setor competente, atenda o seguinte REQUERIMENTO:  Troca ou reparo/manutenção do poste com risco de queda no bairro Madri, na rua 70 próximo o número 105.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/423/requerimento_n_024-2022.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/423/requerimento_n_024-2022.pdf</t>
   </si>
   <si>
     <t>Requer que através do setor competente, atenda o seguinte requerimento: Realização de ações de saúde na zona rural de Araporã, exemplos: "Dia D" da saúde na zona rural, projeto "mais saúde na zona rural", que seja por períodos curtos, levando os atendimentos médicos, odontológicos, entre outros, para mais próximo do produtor rural e dos moradores.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/424/requerimento_n_025-2022.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/424/requerimento_n_025-2022.pdf</t>
   </si>
   <si>
     <t>Requer que através do setor competente, atenda o seguinte requerimento: Projeto de lei regulamentando com critérios definidos o aluguel do parque Antônio Rabelo "quiosque" e o clube parque do peão.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/437/requerimento_n_026-2022.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/437/requerimento_n_026-2022.pdf</t>
   </si>
   <si>
     <t>Solicita que através do setor competente, veja a possibilidade de fazer um retorno na Av. das Palmeiras que dão acesso a Rua dos Ipês e Rua dos Bálsamos, no Setor Palmeiras.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/438/requerimento_n_027-2022.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/438/requerimento_n_027-2022.pdf</t>
   </si>
   <si>
     <t>Solicita que através do setor competente, veja a possibilidade de fazer uma rotatória em frente ao Centro de Serviços Urbanos no final da Av. João Ferreira da Costa, e na Av. Azor Marques que dá acesso a Rua João Guerino e Rua Geraldo José Carneiro.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/439/requerimento_n_028-2022.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/439/requerimento_n_028-2022.pdf</t>
   </si>
   <si>
     <t>Solicita à Senhora Prefeita Municipal que através do setor competente, faça a poda das plantas dos canteiros da Av. Tancredo de Almeida Neves em todo o seu percurso.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/440/requerimento_n_029-2022.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/440/requerimento_n_029-2022.pdf</t>
   </si>
   <si>
     <t>Requerer que através do setor competente, atenda o seguinte requerimento: Solicitação urgente para manutenção da iluminação pública de várias lâmpadas queimadas dos postes no bairro Madri e iluminação da estrada que vai para Furnas entre os bairros Madri e Palmeiras.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/442/requerimento_n_030-2022.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/442/requerimento_n_030-2022.pdf</t>
   </si>
   <si>
     <t>Requere que através do setor competente, atenda o seguinte Requerimento: Instalação De Para-Raio No Telhado Do Hospital João Paulo II.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/443/requerimento_n_031-2022.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/443/requerimento_n_031-2022.pdf</t>
   </si>
   <si>
     <t>Requerer que através do setor competente, atenda o seguinte requerimento: Veja a possibilide de instalar uma caixa d'água de 750.000 litros ou mais no setor primavera. Adquirindo também dois rotores (bomba) e um gerador.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/444/requerimento_n_032-2022.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/444/requerimento_n_032-2022.pdf</t>
   </si>
   <si>
     <t>Requerer que através do setor competente, atenda o seguinte requerimento: Veja a possibilidade de estar fazendo canalização na esquina da Rua Edna Dorotéia da Silva com a rua Abílio Ferreira Borges.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/445/requerimento_n_033-2022.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/445/requerimento_n_033-2022.pdf</t>
   </si>
   <si>
     <t>Requerer  que Através Do Setor Competente, Atenda o Seguinte Requerimento: Solicitação Ao Tribunal Regional Eleitoral, através Do Cartório Eleitoral De Monte Alegre, a Inclusão De Uma Nova Zona Eleitoral No Município De Araporã-MG.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/446/requerimento_n_034-2022.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/446/requerimento_n_034-2022.pdf</t>
   </si>
   <si>
     <t>Requerer que Através Do Setor Competente, Atenda o Seguinte Requerimento:  Manutenção Urgente Da Caixa D'água No Bairro Primavera, Devido Ao Grande Vazamento Que ocorre No Período Da Madrugada Até o Amanhecer.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/451/requerimento_n_035-2022.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/451/requerimento_n_035-2022.pdf</t>
   </si>
   <si>
     <t>Requerer Através Do Setor Competente, que Atenda O Seguinte Requerimento: Regularização Fundiária Urbana (Reurb) Na Br-452 De Todos Os Terrenos Localizados À Direita E Esquerda Dentro Do Perímetro Urbando Do Município De Araporã.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/452/requerimento_n_036-2022.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/452/requerimento_n_036-2022.pdf</t>
   </si>
   <si>
     <t>Requerer que Através do Setor Competente, Atenda o Seguinte Requerimento: Fazer Canaletas ou Recapeamento na Rua Antonio R. Mesquita, Proximo Ao N°88.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/455/requerimento_n_037-2022.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/455/requerimento_n_037-2022.pdf</t>
   </si>
   <si>
     <t>Requerer que através do setor competente, atenda o seguinte requerimento: manutenção urgente do piso de blocos da praça dos ciclistas no bairro madri que está afundando e do muro de arrimo das casas junto a praça, que está vazando água.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/456/requerimento_n_038-2022.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/456/requerimento_n_038-2022.pdf</t>
   </si>
   <si>
     <t>Requerer que através do setor competente, atenda o seguinte requerimento: Instalação de um poste de iluminação pública na rua Américo Ferreira Borges - antiga p1 próximo a esquina coma a v. Azor Marques.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/457/requerimento_n_039-2022.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/457/requerimento_n_039-2022.pdf</t>
   </si>
   <si>
     <t>Requerer que através do setor competente, atenda o seguinte Requerimento: Cumprimento da lei 191/2022 - restabelecer o direito a contagem de tempo, adicionais, licença prêmio, do período de maio 2020 a dezembro 2021, para os servidores da saúde e segurança pública que tiveram os benefícios vetados coma lei 173-2020.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1352,68 +1352,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/370/indicacao_n_001-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/371/indicacao_n_002-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/372/indicacao_n_003-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/373/indicacao_n_004-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/374/indicacao_n_005-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/375/indicacao_n_006-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/382/ndicacao_n_007-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/383/indicacao_n_008-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/384/ndicacao_n_009-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/385/indicacao_n_010-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/386/indicacao_n_011-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/387/indicacao_n_012-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/391/indicacao_n_013-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/392/indicacao_n_014-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/393/indicacao_n_015-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/394/indicacao_n_016-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/408/indicacao_n_017-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/406/indicacao_n_018-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/409/indicacao_n_019-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/410/indicacao_n_020-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/411/indicacao_n_021-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/412/indicacao_n_022-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/413/indicacao_n_023-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/414/indicacao_n_024-2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/416/indicacao_n_025-2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/417/indicacao_n_026-2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/418/indicacao_n_027-2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/419/indicacao_n_028-2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/420/indicacao_n_029-2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/421/indicacao_n_030-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/426/indicacao_n_032-2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/427/indicacao_n_033-2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/428/indicacao_n_034-022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/429/indicacao_n_035-022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/430/indicacao_n_036-2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/431/indicacao_n_037-2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/432/indicacao_n_038-2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/433/ndicacao_n_039-2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/434/indicacao_n_040-2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/435/indicacao_n_041-2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/436/indicacao_n_042-2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/441/indicacao_n_043-2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/447/indicacao_n_044-1202.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/448/indicacao_n_045-2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/449/indicacao_n_046-2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/450/indicacao_n_047-2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/453/indicacao_n_048-2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/454/indicacao_n_049-2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/376/requerimento_n_001-2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/377/requerimento_n_002-2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/378/requerimento_n_003-2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/379/requerimento_n_004-2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/380/requerimento_n_005-2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/381/requerimento_n_006-2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/388/requerimento_n_007-2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/389/requerimento_n_008-2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/390/requerimento_n_009-2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/395/requerimento_n_010-2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/396/requerimento_n_011-2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/399/requerimento_n_014-2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/400/requerimento_n_015-2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/401/requerimento_n_016-2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/402/requerimento_n_017-022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/403/requerimento_n_018-2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/404/requerimento_n_019-2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/405/requerimento_n_020-2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/407/requerimento_n_021-2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/422/requerimento_n_023-2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/423/requerimento_n_024-2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/424/requerimento_n_025-2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/437/requerimento_n_026-2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/438/requerimento_n_027-2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/439/requerimento_n_028-2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/440/requerimento_n_029-2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/442/requerimento_n_030-2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/443/requerimento_n_031-2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/444/requerimento_n_032-2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/445/requerimento_n_033-2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/446/requerimento_n_034-2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/451/requerimento_n_035-2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/452/requerimento_n_036-2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/455/requerimento_n_037-2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/456/requerimento_n_038-2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/457/requerimento_n_039-2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/370/indicacao_n_001-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/371/indicacao_n_002-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/372/indicacao_n_003-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/373/indicacao_n_004-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/374/indicacao_n_005-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/375/indicacao_n_006-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/382/ndicacao_n_007-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/383/indicacao_n_008-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/384/ndicacao_n_009-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/385/indicacao_n_010-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/386/indicacao_n_011-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/387/indicacao_n_012-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/391/indicacao_n_013-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/392/indicacao_n_014-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/393/indicacao_n_015-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/394/indicacao_n_016-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/408/indicacao_n_017-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/406/indicacao_n_018-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/409/indicacao_n_019-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/410/indicacao_n_020-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/411/indicacao_n_021-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/412/indicacao_n_022-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/413/indicacao_n_023-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/414/indicacao_n_024-2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/416/indicacao_n_025-2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/417/indicacao_n_026-2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/418/indicacao_n_027-2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/419/indicacao_n_028-2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/420/indicacao_n_029-2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/421/indicacao_n_030-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/426/indicacao_n_032-2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/427/indicacao_n_033-2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/428/indicacao_n_034-022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/429/indicacao_n_035-022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/430/indicacao_n_036-2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/431/indicacao_n_037-2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/432/indicacao_n_038-2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/433/ndicacao_n_039-2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/434/indicacao_n_040-2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/435/indicacao_n_041-2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/436/indicacao_n_042-2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/441/indicacao_n_043-2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/447/indicacao_n_044-1202.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/448/indicacao_n_045-2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/449/indicacao_n_046-2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/450/indicacao_n_047-2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/453/indicacao_n_048-2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/454/indicacao_n_049-2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/376/requerimento_n_001-2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/377/requerimento_n_002-2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/378/requerimento_n_003-2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/379/requerimento_n_004-2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/380/requerimento_n_005-2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/381/requerimento_n_006-2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/388/requerimento_n_007-2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/389/requerimento_n_008-2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/390/requerimento_n_009-2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/395/requerimento_n_010-2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/396/requerimento_n_011-2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/399/requerimento_n_014-2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/400/requerimento_n_015-2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/401/requerimento_n_016-2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/402/requerimento_n_017-022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/403/requerimento_n_018-2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/404/requerimento_n_019-2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/405/requerimento_n_020-2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/407/requerimento_n_021-2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/422/requerimento_n_023-2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/423/requerimento_n_024-2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/424/requerimento_n_025-2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/437/requerimento_n_026-2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/438/requerimento_n_027-2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/439/requerimento_n_028-2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/440/requerimento_n_029-2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/442/requerimento_n_030-2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/443/requerimento_n_031-2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/444/requerimento_n_032-2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/445/requerimento_n_033-2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/446/requerimento_n_034-2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/451/requerimento_n_035-2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/452/requerimento_n_036-2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/455/requerimento_n_037-2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/456/requerimento_n_038-2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2022/457/requerimento_n_039-2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H89"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="43.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="98" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="97.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>