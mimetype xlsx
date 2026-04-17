--- v0 (2025-10-27)
+++ v1 (2026-04-17)
@@ -54,1080 +54,1080 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Reuler Cardoso Pereira - Reuler Cardoso</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/464/indicacao_n_001-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/464/indicacao_n_001-2023.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feita a concessão das progressões, anuênios e férias-prêmio adquiridas durante a vigência Lei Complementar n° 173, de 27/5/2020, conforme decisão do Tribunal de Contas de Minas Gerais.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/465/indicacao_n_002-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/465/indicacao_n_002-2023.pdf</t>
   </si>
   <si>
     <t>Solicita que seja construído um quebra-molas na Rua Dinaldo Anízio Sizílio, a fim de ter mais segurança aos moradores e pedestres.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/466/indicacao_n_003-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/466/indicacao_n_003-2023.pdf</t>
   </si>
   <si>
     <t>Solicita que o calor do PSF III na área externa seja amenizado.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/467/indicacao_n_004-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/467/indicacao_n_004-2023.pdf</t>
   </si>
   <si>
     <t>Solicita do que sejam instalados um climatizador e bebedouro na sede provisória da Secretaria de Saúde.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Heli Ferreira da Silva - (Heli do Bar)</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/468/indicacao_n_005-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/468/indicacao_n_005-2023.pdf</t>
   </si>
   <si>
     <t>Solicita que verifique a possibilidade de estar fornecendo casas funcionais aos integrantes da Policia Militar de nosso Município.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Paulo Henrique Teixeira de Souza - (Mano)</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/469/indicacao_n_006-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/469/indicacao_n_006-2023.pdf</t>
   </si>
   <si>
     <t>Solicitar à senhora prefeita do município de Araporã, que através do setor competente, atenda a seguinte indicação: Instalação adaptação de bueiros com cestos coletores de resíduos sólidos ou redes/telas de proteção nos bueiros da cidade.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/470/indicacao_n_007-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/470/indicacao_n_007-2023.pdf</t>
   </si>
   <si>
     <t>Solicita à Senhora Prefeita do município de Araporã, que seja criado uma Cartilha de Páscoa online ou impresso, a fim de estimular a venda dos produtos feitos por empreendedores de nosso município.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/471/indicacao_n_008-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/471/indicacao_n_008-2023.pdf</t>
   </si>
   <si>
     <t>Solicitar à Senhora Prefeita do município de Araporã, que através do setor competente, atenda a seguinte Indicação: Inclusão do esporte vaquejada na grade da festa do peão de Araporã 2023, com premiação aos atletas.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/</t>
+    <t>http://sapl.arapora.mg.leg.br/media/</t>
   </si>
   <si>
     <t>RETIRADO</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/478/indicacao_n_010-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/478/indicacao_n_010-2023.pdf</t>
   </si>
   <si>
     <t>Solicita à senhora prefeita do município de Araporã, que através do setor competente, veja a possibilidade de estar atendendo a seguinte Indicação: Que o pátio da escola municipal Olintha de Oliveira Vale seja reformado.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Waldivino José de Lima - (Divino Eletricista)</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/479/indicacao_n_011-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/479/indicacao_n_011-2023.pdf</t>
   </si>
   <si>
     <t>Requerer à senhora prefeita do município de Araporã, que através do setor competente, atenda o seguinte requerimento: Reparos nas canaletas da nascente da mina ao lado da av. Santa Barbara.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Manoel Gonçalves da Silva - ( Manoel do Banco)</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/480/indicacao_n_012-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/480/indicacao_n_012-2023.pdf</t>
   </si>
   <si>
     <t>Requerer à senhora prefeita do município de Araporã, que através da secretaria de educação, atenda a seguinte Indicação: Que seja implantado sistema de monitoramento por câmara de vídeo e seguranças com detector de metais em todas as instituições de ensino municipais de nosso município, como escolas, creches.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/481/indicacao_n_013-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/481/indicacao_n_013-2023.pdf</t>
   </si>
   <si>
     <t>Solicitar à senhora prefeita do município de Araporã, que através do setor competente, atenda a seguinte Indicação: Construção de pontos de ônibus modernos/criativos e temáticos com assentos, iluminação e proteção do sol e chuva nos pontos de embarque e desembarque de trabalhadores e alunos da cidade.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/483/indicacao_n_014-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/483/indicacao_n_014-2023.pdf</t>
   </si>
   <si>
     <t>Solicitar à senhora prefeita do município de Araporã, que através do setor competente, atenda a seguinte indicação: Instalação novo poste e troca das lâmpadas queimadas por lâmpadas de led, próximo a empresa HAB&amp;MS agropecuária nas ruas Francisco Gomes e Cristiano Borges.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>RETIRADA</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/485/indicacao_n_016-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/485/indicacao_n_016-2023.pdf</t>
   </si>
   <si>
     <t>Solicita à senhora prefeita do município de Araporã, que através do setor competente, atenda a seguinte indicação: Reforma e manutenção dos brinquedos do parque infantil da Praça da Bíblia.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/486/indicacao_n_017-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/486/indicacao_n_017-2023.pdf</t>
   </si>
   <si>
     <t>Solicitar à senhora prefeita do município de Araporã, que através do setor competente, atenda a seguinte indicação: Instalação de novos postes e manutenção das lâmpadas nas ruas que dão acesso ao posto Décio e o Mart Minas.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Leandro Andrade de Araújo (Japãozinho)</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/487/indicacao_n_018-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/487/indicacao_n_018-2023.pdf</t>
   </si>
   <si>
     <t>Solicita que através do setor competente, atenda a seguinte Indicação: Calçamento na Rua José Anésio Silva (antiga rua 4)</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/488/indicacao_n_019-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/488/indicacao_n_019-2023.pdf</t>
   </si>
   <si>
     <t>Solicita à senhora prefeita do município de Araporã, que através do setor competente, atenda a seguinte indicação: Que as coletas de entulho sejam feitas com mais frequência.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/489/indicacao_n_020-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/489/indicacao_n_020-2023.pdf</t>
   </si>
   <si>
     <t>Solicita que através do setor competente, atenda a seguinte indicação: Que o aparelho de ar condicionado da recepção do psf II seja enviado para manutenção.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/490/indicacao_n_021-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/490/indicacao_n_021-2023.pdf</t>
   </si>
   <si>
     <t>Solicita à Senhora Prefeita do município de Araporã, que através do setor competente, atenda  seguinte indicação: Que veja a possibilidade de estar alterando a data de vencimento do IPTU de nosso município para o mês de julho de cada ano.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/491/indicacao_n_022-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/491/indicacao_n_022-2023.pdf</t>
   </si>
   <si>
     <t>Solicitar à senhora prefeita do município de Araporã, que através do setor competente, atenda a seguinte indicação: que seja criada a lei que regulamenta a concessão do auxílio para tratamento fora do domicílio (TFD).</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/492/indicacao_n_023-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/492/indicacao_n_023-2023.pdf</t>
   </si>
   <si>
     <t>Solicitar que através do setor competente, atenda a seguinte indicação: que seja construído um refeitório para os funcionários do centro de serviços urbanos.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Solicita que através do setor competente, atenda a seguinte indicação: Que sejam disponibilizados ou contratados monitores para os Cemei's, durante o período noturno.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/519/indicacao_n_025-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/519/indicacao_n_025-2023.pdf</t>
   </si>
   <si>
     <t>Solicita através do setor competente, que atenda a seguinte indicação: retirar a grade de proteção (aberta) e fechar o muro da escola municipal de educação infantil lápis de cor, na rua Edson Luiz Ferreira, n°63, trazendo maior segurança aos alunos e servidores.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/520/indicacao_n_026-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/520/indicacao_n_026-2023.pdf</t>
   </si>
   <si>
     <t>Solicitar através do setor competente, que atenda a seguinte indicação: manutenção e/ou fechamento de um buraco (considerado como pequeno teatro), sem utilidade, no meio do espaço livre para as crianças no CEMEI Erotildes.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/521/indicacao_n_027-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/521/indicacao_n_027-2023.pdf</t>
   </si>
   <si>
     <t>Solicitar que através do setor competente, Atenda a seguinte indicação: que seja realizada uma reunião com os comerciantes municipais acerca do cartão FACECARD.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/537/indicacao_n_028-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/537/indicacao_n_028-2023.pdf</t>
   </si>
   <si>
     <t>Solicita através do setor competente, atenda a seguinte indicação que seja realizada a instalação de placas de sinalização em algumas ruas da cidade, conforme imagens em anexo.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/540/indicacao_n_029-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/540/indicacao_n_029-2023.pdf</t>
   </si>
   <si>
     <t>Solicita Através do Setor Competente que atenda a Seguinte Indicação: Que Faça o Cadastramento Do Município No Programa Minha Casa Minha Vida.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>André Luiz Silveira Lourenço - (André Lourenço)</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/542/indicacao_n_030-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/542/indicacao_n_030-2023.pdf</t>
   </si>
   <si>
     <t>Solicita que através do setor competente, que atenda a seguinte indicação: que seja averiguada a instalação de boca de lobo na avenida das palmeiras, que divide os bairros Jardim das Palmeiras e Reserva do Lago.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/543/indicacao_n_031-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/543/indicacao_n_031-2023.pdf</t>
   </si>
   <si>
     <t>Solicita através do setor competente, que atenda a seguinte indicação: que seja analisada a aquisição de brinquedos pedagógicos para os cemeis.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/544/indicacao_n_032-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/544/indicacao_n_032-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo municipal, que através do setor competente, que atenda a seguinte indicação: que seja analisada a instalação de sinalização de contramão na rua José Anésio Silva.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/574/indicacao_n_033-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/574/indicacao_n_033-2023.pdf</t>
   </si>
   <si>
     <t>Solicita através do setor competente, que atenda a seguinte indicação: que seja realizado a instalação de placas de sinalização e a construção de quebra-molas em alguns pontos da cidade, conforme imagens em anexo.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/575/indicacao_n_034-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/575/indicacao_n_034-2023.pdf</t>
   </si>
   <si>
     <t>Solicita através do setor competente, que atenda a seguinte indicação: que seja realizado o pagamento do piso da enfermagem através de folha complementar, para que os trabalhadores possam receber ainda esse mês, visto que o dinheiro já está na conta da prefeitura.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/576/indicacao_n_035-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/576/indicacao_n_035-2023.pdf</t>
   </si>
   <si>
     <t>Solicita através do setor competente, que atenda a seguinte indicação: realização de casamento civil coletivo (comunitário) uma vez por ano para às pessoas de baixa renda em nosso município que querem regularizar suas situações civis.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Wilson Roberto Ribeiro - (Xinguinha)</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/596/indicacao_n_036-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/596/indicacao_n_036-2023.pdf</t>
   </si>
   <si>
     <t>Solicita através do setor competente, atenda a seguinte indicação: que veja a possibilidade de estar concedendo aos alunos integrantes da fanfarra um auxílio financeiro de R$ 600,00; que veja a possibilidade de estar concedendo aos alunos integrantes da escola de música um auxílio financeiro de R$ 600,00.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/599/indicacao_n_037-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/599/indicacao_n_037-2023.pdf</t>
   </si>
   <si>
     <t>Solicita através do setor competente, que atenda a seguinte indicação: instalação de no mínimo 2 (dois) postes de iluminação pública na entrada da ponte Afonso Pena no município de Araporã MG.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/601/indicacao_n_038-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/601/indicacao_n_038-2023.pdf</t>
   </si>
   <si>
     <t>Solicita através do setor competente, que atenda a seguinte indicação: que seja instalado um sistema de monitoramento de segurança em nosso município.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/602/indicacao_n_039-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/602/indicacao_n_039-2023.pdf</t>
   </si>
   <si>
     <t>Solicita através do setor competente, que atenda a seguinte indicação: que seja realizado a inscrição do município no programa de Aceleração do crescimento (pac seleções).</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/603/indicacao_n_040-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/603/indicacao_n_040-2023.pdf</t>
   </si>
   <si>
     <t>Solicita através do setor competente, atenda a seguinte indicação: que seja realizado e a construção de travessia elevada em frente ao Centro De Reforço Escolar Futuro Brilhante localizada na rua Sergio gomes Martins.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/604/indicacao_n_041-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/604/indicacao_n_041-2023.pdf</t>
   </si>
   <si>
     <t>Solicita através do setor competente, que atenda a seguinte indicação: que seja feito reparo-instalação de iluminação pública e a construção de uma rotatória no bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/607/indicacao_n_042-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/607/indicacao_n_042-2023.pdf</t>
   </si>
   <si>
     <t>Solicita que através do setor competente, atenda a seguinte indicação: Que seja concedido aos participantes do programa guarda mirim um cartão natalino no valor de R$ 250,00.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/609/indicacao_n_043-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/609/indicacao_n_043-2023.pdf</t>
   </si>
   <si>
     <t>Solicita que através do setor competente, atenda a seguinte Indicação: que seja ofertado cestas natalinas aos aposentados e pensionistas.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/494/mocao_n_003-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/494/mocao_n_003-2023.pdf</t>
   </si>
   <si>
     <t>Vem respeitosamente apresentar moção de aplausos à senhora prefeita do Município de Araporã: O que determina o sucesso de um gestor é o trabalho, dedicação, Eficiência e comprometimento. à frente da prefeitura de Araporã, Vem comandando uma administração arrojada, coma realização de grandes obras e recursos conseguidos na esfera Estadual e Federal. E, em reconhecimento aos seus relevantes serviços prestados ao desenvolvimento de nossa cidade, parabenizo e manifesto meu reconhecimento.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/610/mocao_n_004-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/610/mocao_n_004-2023.pdf</t>
   </si>
   <si>
     <t>Vem respeitosamente apresentar moção de aplausos à senhora prefeita do município de Araporã: parabenizando por ser eleita como presidente da associação dos municípios da microrregião do vale do Paranaíba - AMVAP. Desejo sucesso nesta nova empreitada, parabenizo e manifesto meu reconhecimento. Temos certeza que o objetivo de V. Excia é dar continuidade nos trabalhos anteriores, com muita responsabilidade e dedicação com a missão de representar os municípios, enfrentar os mais diferentes cenários político e econômico nas esferas local e estadual, criar ações para que resultem o fortalecimento das Cidades do Triângulo Mineiro e Alto Paranaíba.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/458/requerimento_n_001-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/458/requerimento_n_001-2023.pdf</t>
   </si>
   <si>
     <t>Requer que através do setor competente, atenda o seguinte Requerimento: Colocação de Faixa de Pedestre do tipo "LOMBADA" e Redutor de Velocidade, em frente à Escola Municipal Prefeito Wilma Alves de Oliveira, situada na RUA EDSON LUIZ FERREIRA (ANTIGA RUA 11).</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/459/requerimento_n_002-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/459/requerimento_n_002-2023.pdf</t>
   </si>
   <si>
     <t>Solicita que através do setor competente, atenda o seguinte requerimento: Disponibilização do centro de fisioterapia municipal com profissional capacitado para utilização dos atletas de nosso município, principalmente para recuperação física pré e pós lesão.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/460/requerimento_n_002-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/460/requerimento_n_002-2023.pdf</t>
   </si>
   <si>
     <t>Solicita que através do setor competente, atenda o seguinte requerimento: Requer informações e a possível disponibilização das piscinas do parque Antônio Rabelo (quiosque) para utilização dos atletas de nosso município, times de futebol Araporã e ponte preta, para relaxamento muscular e/ou recuperação de lesões.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/461/requerimento_n_004-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/461/requerimento_n_004-2023.pdf</t>
   </si>
   <si>
     <t>Requerer que através do setor competente, atenda o seguinte requerimento: que seja feito a poda das plantas no canteiro central da avenida Tancredo de Almeida Neves.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/462/requerimento_n_005-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/462/requerimento_n_005-2023.pdf</t>
   </si>
   <si>
     <t>Requerer que através do setor competente, atenda o seguinte requerimento: Retorno do curso de inglês para os alunos de nosso município.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>Requerer que através do setor competente, atenda o seguinte requerimento: Que veja a possibilidade de estar resolvendo a situação da água da rua Edna Dorotéia da Silva coma rua Abílio Ferreira Borges, que fica represada na rua no período com chuva, ou mesmo sem chuva quando os moradores lávam suas casas, com riscos de mosquito da dengue.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/473/requerimento_n_007-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/473/requerimento_n_007-2023.pdf</t>
   </si>
   <si>
     <t>Requerer à senhora prefeita do município de Araporã, que através do setor competente, atenda o seguinte requerimento: Que veja a possibilidade de estar fazendo o transporte escolar dos alunos para as escolas e de volta para casa.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>Requerer à senhora prefeita do município de Araporã, que através do setor competente, atenda o seguinte requerimento: Levantamento de custos e receita para analisar o retorno do pagamento de exame odontológico que está sendo exigido nos tratamentos feitos na cidade de Tupaciguara - MG.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/475/requerimento_n_009-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/475/requerimento_n_009-2023.pdf</t>
   </si>
   <si>
     <t>Requerer à senhora prefeita do município de Araporã, que através do setor competente, atenda o seguinte requerimento: Rivitalização da Praça Terezinha Diniz Sandra "Academia da Saúde".</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/477/requerimento_n_010-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/477/requerimento_n_010-2023.pdf</t>
   </si>
   <si>
     <t>Requerer à senhora prefeita do município de Araporã, que através do setor competente, atenda o seguinte requerimento: Que sejam liberadas as Emendas Impositivas para a tender as demandas solicitadas.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/482/requerimento_n_011-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/482/requerimento_n_011-2023.pdf</t>
   </si>
   <si>
     <t>Solicita à senhora prefeita do município de Araporã, que através do setor competente, atenda o seguinte requerimento: Requer informações sobre a instalação e utilização do aparelho arco cirúrgico no hospital João Paulo II.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/495/requerimento_n_012-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/495/requerimento_n_012-2023.pdf</t>
   </si>
   <si>
     <t>Solicitar à senhora prefeita do município de Araporã, que através do setor competente, atenda o seguinte requerimento: Faça levantamento da necessidade da aquisição de carrinhos para Bebês para os berçários dos cemeis.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/496/requerimento_n_013-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/496/requerimento_n_013-2023.pdf</t>
   </si>
   <si>
     <t>Solicita que através do setor competente, atenda o seguinte requerimento: que veja a possibilidade de contratar um show gospel (cantores) para se apresentar na realização da marcha para Jesus</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/497/requerimento_n_014-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/497/requerimento_n_014-2023.pdf</t>
   </si>
   <si>
     <t>SOLICITAR à Senhora Prefeita do município de Araporã, que através do setor competente, atenda o seguinte Requerimento: Veja a possibilidade de contratar um cantor católico (Padre Fábio De Melo ou outro).</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/498/requerimento_n_015-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/498/requerimento_n_015-2023.pdf</t>
   </si>
   <si>
     <t>Solicita que através do setor  competente, atenda o seguinte Requerimento: Que veja a possibilidade de estar colocando iluminação em frente ao velório municipal Rodrigo Soares Masson. Solicito ainda que veja instalação de energia na parte externa, com tomada interna para ligar e desligar a luz.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/499/requerimento_n_016-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/499/requerimento_n_016-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao secretário de ação social que atenda o seguinte requerimento: Que seja analisada a entrega de agasalhos para a população carente em seu modo geral, não apenas para famílias que possuem o cadastro único ou bolsa família.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/500/requerimento_n_017-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/500/requerimento_n_017-2023.pdf</t>
   </si>
   <si>
     <t>Solicita que através do setor competente, atenda o  seguinte requerimento: Que seja estudada a sinalização em rotatória para que possamos garantir a segurança aos transeuntes que por ali trafegam.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/501/requerimento_n_018-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/501/requerimento_n_018-2023.pdf</t>
   </si>
   <si>
     <t>Solicita através do setor competente, atenda o seguinte requerimento: que seja analisada a instalação de iluminação da avenida Azor Marques em sua totalidade de ambos os lados.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/502/requerimento_n_019-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/502/requerimento_n_019-2023.pdf</t>
   </si>
   <si>
     <t>Solicita através do setor competente, que atenda o seguinte requerimento: que seja analisado a implantação da via de mão única em um trecho da rua Anésio para melhor fluxo de veículos e pedestres.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/503/requerimento_n_020-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/503/requerimento_n_020-2023.pdf</t>
   </si>
   <si>
     <t>Solicita através do setor competente, que atenda o seguinte requerimento: Que seja analisada a construção de uma ciclo via e via de caminhada na a venida das palmeiras, que liga os bairros palmeiras e reserva do lago.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/504/requerimento_n_021-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/504/requerimento_n_021-2023.pdf</t>
   </si>
   <si>
     <t>Solicita através do setor competente, que atenda o seguinte requerimento: Que seja analisada a instalação de sombrites nos estacionamentos das principais praças públicas de Araporã como base de apoio a polícia militar.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/505/requerimento_n_022-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/505/requerimento_n_022-2023.pdf</t>
   </si>
   <si>
     <t>Solicita através do setor competente, que atenda o seguinte requerimento: Que seja analisada a presença de um vigia na praça de lazer do bairro jardim dos ipês.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/506/requerimento_n_024-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/506/requerimento_n_024-2023.pdf</t>
   </si>
   <si>
     <t>Solicita através do setor competente, que atenda o seguinte requerimento: Que veja a possibilidade de estar fazendo a sinalização na rua Miria Maria De Moura Diniz Coma Rua H, No Bairro Zequinha Cachoeira.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/518/requerimento_n_025-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/518/requerimento_n_025-2023.pdf</t>
   </si>
   <si>
     <t>Solicita através do setor competente, que atenda o seguinte requerimento: Que veja a possibilidade de estar fazendo o recapeamento da rua Sérgio Gomes Martins e demais ruas que estão sem plenas condições de trafego de nossa cidade.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/536/requerimento_n_026-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/536/requerimento_n_026-2023.pdf</t>
   </si>
   <si>
     <t>Solicita através do setor competente, que atenda o  seguinte requerimento: que veja a possibilidade de estar fazendo a recuperação das placas de nomes de ruas no bairro jardim das palmeiras.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/541/requerimento_n_027-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/541/requerimento_n_027-2023.pdf</t>
   </si>
   <si>
     <t>Solicita através do setor competente, que atenda o seguinte Requerimento: que veja a possibilidade de estar fazendo a recuperação da tampa da boca de lobo situado na rua Manoel Gomes do Nascimento n° 80, bairro Primavera.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/577/requerimento_n_028-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/577/requerimento_n_028-2023.pdf</t>
   </si>
   <si>
     <t>Solicita através do setor competente, que atenda o seguinte requerimento: informações sobre os seguintes assuntos: 1) o cardápio mensal das escolas e cemeis de nosso município; 2) situação do empréstimo conforme lei n° 1437/2023, que "autoriza o poder executivo a contratar operação de crédito com o banco do Brasil s.a., e dá outras providências"; 3) situação das escrituras das casas da rua João Guerino.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/578/requerimento_n_029-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/578/requerimento_n_029-2023.pdf</t>
   </si>
   <si>
     <t>Solicita através do setor competente, que atenda o seguinte requerimento: que envie a esta casa os motivos do não pagamento das Emendas Impositivas referente à este ano.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/579/requerimento_n_030-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/579/requerimento_n_030-2023.pdf</t>
   </si>
   <si>
     <t>Solicita através do setor competente, que atenda o seguinte requerimento: que seja adquirido um ônibus para o transporte coletivo.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/580/requerimento_n_031-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/580/requerimento_n_031-2023.pdf</t>
   </si>
   <si>
     <t>Solicita através do setor competente, que atenda o seguinte requerimento: que seja enviado a câmara municipal informações sobre: qual motivo não foi repassado o valor de r$ 50.000,00 recebido do deputado estadual Elismar Prado e deputado federal Weliton Prado para APAE.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/583/requerimento_n_032-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/583/requerimento_n_032-2023.pdf</t>
   </si>
   <si>
     <t>Solicitar ao executivo municipal, que através do setor competente, que atenda o seguinte requerimento: que seja enviado a câmara municipal informações sobre: recurso Recebido do deputado estadual Raul Belém no valor de r$ 200.000,00 para o bairro Madri.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/582/requerimento_n_033-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/582/requerimento_n_033-2023.pdf</t>
   </si>
   <si>
     <t>Solicita Através Do Setor Competente, Que Atenda O Seguinte Requerimento: Que Sejam Feitas As Manutenções Dos Transportes Escolares Da Zona Rural</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/584/requerimento_n_034-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/584/requerimento_n_034-2023.pdf</t>
   </si>
   <si>
     <t>solicitar ao executivo municipal, que através do setor competente, que atenda a seguinte indicação: que seja realizado o pagamento do piso da enfermagem a través de folha complementar, para que os trabalhadores possam receber ainda esse mês, visto que o dinheiro já está na conta da prefeitura.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/585/requerimento_n_035-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/585/requerimento_n_035-2023.pdf</t>
   </si>
   <si>
     <t>Solicita através do setor competente, que atenda o seguinte requerimento: que seja enviado a câmara municipal informações sobre: atraso do Pagamento do médicos; do atraso no pagamento das bolsas Universitárias.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/586/requerimento_n_036-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/586/requerimento_n_036-2023.pdf</t>
   </si>
   <si>
     <t>Solicita através do setor competente, que atenda o seguinte requerimento: que seja enviado a câmara municipal informações sobre: motivo do não pagamento do piso salarial dos professores; 2) se o município está devendo para o impa, com extrato, especificado mês a mês, de janeiro a setembro de 2023, 3) quanto está gastando detalhadamente com os funcionários da educação.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/587/requerimento_n_037-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/587/requerimento_n_037-2023.pdf</t>
   </si>
   <si>
     <t>Solicita através do setor competente, atenda o seguinte requerimento: requer informações sobre nova data de realização do processo seletivo Público para ACS/ACE de forma urgente, haja vista que o processo Seletivo n° 003/2023 foi cancelado e o município continua recebendo Recursos oriundos do governo federal para pagamento dos ACS, sendo que há áreas no município que estão descobertas pela falta de ACS.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/588/requerimento_n_038-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/588/requerimento_n_038-2023.pdf</t>
   </si>
   <si>
     <t>Solicita através do setor competente, que atenda o seguinte requerimento: que seja realizada uma inspeção na rede elétrica do psf 1.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/589/requerimento_n_029-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/589/requerimento_n_029-2023.pdf</t>
   </si>
   <si>
     <t>Solicita através do setor competente, que atenda o seguinte requerimento: que seja realizada uma manutenção nos banheiros do Hospital João Paulo II.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/590/requerimento_n_040-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/590/requerimento_n_040-2023.pdf</t>
   </si>
   <si>
     <t>Solicita através do setor competente, que atenda o seguinte requerimento: que seja enviado para a câmara municipal relatório completo acerca da fila de espera de todas as cirurgias, contendo quantidades, datas que foram protocoladas na secretaria municipal de saúde e o tipo da cirurgia; constar no relatório as cirurgias que são encaminhadas/referenciadas para outro município, com a data que foi encaminhada e para qual local/hospital para a realização do procedimento cirúrgico; relatório completo de todas as cirurgias que foram realizadas nos últimos três anos, até a presente data, contendo quantidades, datas que foram protocoladas na secretaria de saúde e datas que foram realizadas as cirurgias, local do procedimento e o tipo da cirurgia.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/591/requerimento_n_041-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/591/requerimento_n_041-2023.pdf</t>
   </si>
   <si>
     <t>Solicita através do setor competente, que atenda o seguinte requerimento: que seja analisada a instalação de um ar condicionado na sala de aee e psicopedagógica na escola prefeito Wilma Alves de Oliveira.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/592/requerimento_n_042-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/592/requerimento_n_042-2023.pdf</t>
   </si>
   <si>
     <t>Solicita através do setor competente, que atenda o seguinte requerimento: que seja analisada uma manutenção no parque da praça da bíblia.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/593/requerimento_n_043-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/593/requerimento_n_043-2023.pdf</t>
   </si>
   <si>
     <t>Solicita através do setor competente, que atenda o seguinte requerimento: que envie a esta casa os seguintes documentos e informações sobre a instalação da fonte luminosa no lago bem viver: 1) relatório da prestação de contas do ser viço de instalação, contendo valores de mão de obra, tipos de materiais, quantidade de materiais e valores de cada material utilizado; 2) relatório contendo os motivos e documentos que justificam a não instalação da fonte até o presente momento, visto que estava previsto para a abertura do natal encantado de 2022; 3) relatório contendo os motivos pela utilização da modalidade carta convite para a contratação desse serviço, visto que outras modalidades de licitação poderiam  roporcionar valores menores, por conta do aumento da competitividade; 4) no contrato há previsão de sanções em caso de Descumprimento do prazo de entrega. Quais as ações/sanções realizadas por parte do executivo à empresa visto que a entrega estava prevista para até o dia 31/12/2022?</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/594/requerimento_n_044-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/594/requerimento_n_044-2023.pdf</t>
   </si>
   <si>
     <t>Solicita  através do setor competente, atenda o seguinte requerimento: requer que seja feito um projeto de lei que dispõe sobre o plano de carreira, cargos e salários para os ocupantes dos empregos  públicos de agentes comunitários de saúde - acs e agentes de combate às endemias - ace, bem como seja feito um estudo e relatório que demonstre o impacto orçamentário-financeiro quanto à este projeto de lei e seja enviado à esta casa para apreciação.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/595/requerimento_n_045-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/595/requerimento_n_045-2023.pdf</t>
   </si>
   <si>
     <t>Solicita que envie a esta casa os seguintes documentos: Relatório de prestação de contas do FUNDEB de janeiro de 2023 até a presente data, mês a mês, contendo a receita, despesas discriminadas e valor em caixa, com os respectivos documentos comprobatórios. Cópia do último decreto de nomeação do conselho do FUNDEB. Cópias das atas de todas as reuniões do conselho do FUNDEB realizadas neste ano.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/597/requerimento_n_046-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/597/requerimento_n_046-2023.pdf</t>
   </si>
   <si>
     <t>Solicita que atenda o seguinte  requerimento: que seja feita uma averiguação nos ares condicionados do centro de serviços urbanos.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/598/requerimento_n_047-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/598/requerimento_n_047-2023.pdf</t>
   </si>
   <si>
     <t>Solicita através do setor competente, que atenda o seguinte requerimento: requer que seja disponibilizado no portal do servidor da prefeitura municipal de Araporã o espelho de ponto de cada servidor, para acesso e visualização/controle pelo próprio funcionário.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/600/requerimento_n_048-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/600/requerimento_n_048-2023.pdf</t>
   </si>
   <si>
     <t>Solicita que atenda o seguinte requerimento: que seja instalado um ar condicionado na sala do tele centro de nosso município.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/605/requerimento_n_049-2023_-_reprovado.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/605/requerimento_n_049-2023_-_reprovado.pdf</t>
   </si>
   <si>
     <t>Reprovado - Solicita que atenda o seguinte requerimento: que seja feita uma  convocação ao diretor do impa – instituto municipal de previdência de Araporã para que o mesmo compareça a Câmara municipal no dia 20 de novembro as 20:00, na forma regimental, para que possa estar prestando os seguintes esclarecimentos: sobre os depósitos do executivo municipal na conta do impa no período de janeiro a outubro de 2023, e que traga os extratos desse período para que possamos ter conhecimento.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/606/requerimento_n_050-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/606/requerimento_n_050-2023.pdf</t>
   </si>
   <si>
     <t>Solicita através do setor competente, que atenda o seguinte requerimento: que seja analisada a Lei n° 14.721,em função das gestantes, parturientes e puérperas.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/608/requerimento_n_051-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/608/requerimento_n_051-2023.pdf</t>
   </si>
   <si>
     <t>Solicita que atenda o seguinte requerimento: Que seja tomada as devidas providências em atender os moradores da rua João Ferreira da Costa que solicita a iluminação nos postes que não tem braços e luminária.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/611/requerimento_n_052-2023.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/611/requerimento_n_052-2023.pdf</t>
   </si>
   <si>
     <t>Vem respeitosamente CONVOCAR a Senhora Secretária de Saúde e Diretora do Hospital do Município de Araporã, para comparecer ao Plenário da Câmara Municipal de Araporã, a fim de prestar informações e esclarecimentos sobre assuntos abaixo: Determinação para não realização de pedidos de exames no hospital; Informações sobre cirurgias com o aparelho de videolaparoscopia que foi divulgado pelo município; Cirurgias eletivas e cirurgias realizadas com recursos federais e próprios; Relação de gastos com exames, consultas e cirurgias no hospital municipal, Unimed, AMVAP e outros; Demora na realização dos exames; Demora no atendimento no hospital.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1434,68 +1434,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/464/indicacao_n_001-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/465/indicacao_n_002-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/466/indicacao_n_003-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/467/indicacao_n_004-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/468/indicacao_n_005-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/469/indicacao_n_006-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/470/indicacao_n_007-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/471/indicacao_n_008-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/478/indicacao_n_010-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/479/indicacao_n_011-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/480/indicacao_n_012-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/481/indicacao_n_013-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/483/indicacao_n_014-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/485/indicacao_n_016-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/486/indicacao_n_017-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/487/indicacao_n_018-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/488/indicacao_n_019-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/489/indicacao_n_020-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/490/indicacao_n_021-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/491/indicacao_n_022-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/492/indicacao_n_023-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/519/indicacao_n_025-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/520/indicacao_n_026-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/521/indicacao_n_027-2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/537/indicacao_n_028-2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/540/indicacao_n_029-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/542/indicacao_n_030-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/543/indicacao_n_031-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/544/indicacao_n_032-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/574/indicacao_n_033-2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/575/indicacao_n_034-2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/576/indicacao_n_035-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/596/indicacao_n_036-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/599/indicacao_n_037-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/601/indicacao_n_038-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/602/indicacao_n_039-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/603/indicacao_n_040-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/604/indicacao_n_041-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/607/indicacao_n_042-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/609/indicacao_n_043-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/494/mocao_n_003-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/610/mocao_n_004-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/458/requerimento_n_001-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/459/requerimento_n_002-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/460/requerimento_n_002-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/461/requerimento_n_004-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/462/requerimento_n_005-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/473/requerimento_n_007-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/475/requerimento_n_009-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/477/requerimento_n_010-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/482/requerimento_n_011-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/495/requerimento_n_012-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/496/requerimento_n_013-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/497/requerimento_n_014-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/498/requerimento_n_015-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/499/requerimento_n_016-2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/500/requerimento_n_017-2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/501/requerimento_n_018-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/502/requerimento_n_019-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/503/requerimento_n_020-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/504/requerimento_n_021-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/505/requerimento_n_022-2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/506/requerimento_n_024-2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/518/requerimento_n_025-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/536/requerimento_n_026-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/541/requerimento_n_027-2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/577/requerimento_n_028-2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/578/requerimento_n_029-2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/579/requerimento_n_030-2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/580/requerimento_n_031-2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/583/requerimento_n_032-2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/582/requerimento_n_033-2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/584/requerimento_n_034-2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/585/requerimento_n_035-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/586/requerimento_n_036-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/587/requerimento_n_037-2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/588/requerimento_n_038-2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/589/requerimento_n_029-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/590/requerimento_n_040-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/591/requerimento_n_041-2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/592/requerimento_n_042-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/593/requerimento_n_043-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/594/requerimento_n_044-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/595/requerimento_n_045-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/597/requerimento_n_046-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/598/requerimento_n_047-2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/600/requerimento_n_048-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/605/requerimento_n_049-2023_-_reprovado.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/606/requerimento_n_050-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/608/requerimento_n_051-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/611/requerimento_n_052-2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/464/indicacao_n_001-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/465/indicacao_n_002-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/466/indicacao_n_003-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/467/indicacao_n_004-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/468/indicacao_n_005-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/469/indicacao_n_006-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/470/indicacao_n_007-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/471/indicacao_n_008-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/478/indicacao_n_010-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/479/indicacao_n_011-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/480/indicacao_n_012-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/481/indicacao_n_013-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/483/indicacao_n_014-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/485/indicacao_n_016-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/486/indicacao_n_017-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/487/indicacao_n_018-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/488/indicacao_n_019-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/489/indicacao_n_020-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/490/indicacao_n_021-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/491/indicacao_n_022-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/492/indicacao_n_023-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/519/indicacao_n_025-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/520/indicacao_n_026-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/521/indicacao_n_027-2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/537/indicacao_n_028-2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/540/indicacao_n_029-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/542/indicacao_n_030-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/543/indicacao_n_031-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/544/indicacao_n_032-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/574/indicacao_n_033-2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/575/indicacao_n_034-2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/576/indicacao_n_035-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/596/indicacao_n_036-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/599/indicacao_n_037-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/601/indicacao_n_038-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/602/indicacao_n_039-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/603/indicacao_n_040-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/604/indicacao_n_041-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/607/indicacao_n_042-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/609/indicacao_n_043-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/494/mocao_n_003-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/610/mocao_n_004-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/458/requerimento_n_001-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/459/requerimento_n_002-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/460/requerimento_n_002-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/461/requerimento_n_004-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/462/requerimento_n_005-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/473/requerimento_n_007-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/475/requerimento_n_009-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/477/requerimento_n_010-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/482/requerimento_n_011-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/495/requerimento_n_012-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/496/requerimento_n_013-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/497/requerimento_n_014-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/498/requerimento_n_015-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/499/requerimento_n_016-2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/500/requerimento_n_017-2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/501/requerimento_n_018-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/502/requerimento_n_019-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/503/requerimento_n_020-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/504/requerimento_n_021-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/505/requerimento_n_022-2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/506/requerimento_n_024-2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/518/requerimento_n_025-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/536/requerimento_n_026-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/541/requerimento_n_027-2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/577/requerimento_n_028-2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/578/requerimento_n_029-2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/579/requerimento_n_030-2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/580/requerimento_n_031-2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/583/requerimento_n_032-2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/582/requerimento_n_033-2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/584/requerimento_n_034-2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/585/requerimento_n_035-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/586/requerimento_n_036-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/587/requerimento_n_037-2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/588/requerimento_n_038-2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/589/requerimento_n_029-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/590/requerimento_n_040-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/591/requerimento_n_041-2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/592/requerimento_n_042-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/593/requerimento_n_043-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/594/requerimento_n_044-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/595/requerimento_n_045-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/597/requerimento_n_046-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/598/requerimento_n_047-2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/600/requerimento_n_048-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/605/requerimento_n_049-2023_-_reprovado.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/606/requerimento_n_050-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/608/requerimento_n_051-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2023/611/requerimento_n_052-2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H97"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="43.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="109.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="109" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>