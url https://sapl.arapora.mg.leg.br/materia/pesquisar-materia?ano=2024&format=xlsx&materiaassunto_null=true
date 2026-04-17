--- v0 (2025-10-27)
+++ v1 (2026-04-17)
@@ -54,661 +54,661 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Manoel Gonçalves da Silva - ( Manoel do Banco)</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/663/projeto_de_lei_no_016-2024-l..pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/663/projeto_de_lei_no_016-2024-l..pdf</t>
   </si>
   <si>
     <t>"Institui, no Âmbito do Município de Araporã-MG., o “Dia da Escola Bíblica Dominical”.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Reuler Cardoso Pereira - Reuler Cardoso</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/626/indicacao_n_001-2024.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/626/indicacao_n_001-2024.pdf</t>
   </si>
   <si>
     <t>Solicita que através do setor competente, atenda a seguinte Indicação:  Que sejam realizados reparos na rua Antônio Galé.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/627/indicacao_n_002-2024.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/627/indicacao_n_002-2024.pdf</t>
   </si>
   <si>
     <t>Solicita que, através do setor competente, atenda a seguinte indicação: que seja realizada fiscalização e tomadas todas as providências para evitar que animais, como cavalos e bois, fiquem soltos no bairro Madri.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/633/indicacao_n_003-2024.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/633/indicacao_n_003-2024.pdf</t>
   </si>
   <si>
     <t>Solicita que atenda a seguinte indicação: que seja disponibilizado vagas para estágio e trabalhos voluntários para os estudantes da área da saúde.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/659/indicacao_n_005-2024.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/659/indicacao_n_005-2024.pdf</t>
   </si>
   <si>
     <t>Solicita que através do setor competente, atenda a seguinte indicação: que seja realizada a implementação do serviço de fumacê em nosso município como medida preventiva e de combate aos mosquitos.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/660/indicacao_n_006-2024.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/660/indicacao_n_006-2024.pdf</t>
   </si>
   <si>
     <t>Solicita que através do setor competente, atenda a seguinte indicação: que sejam realizados reparos nas respectivas ruas: rua dos Bacuris, Sérgio Gomes Martins e rua dos Bérgamo.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/628/requerimento_n_001-2024.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/628/requerimento_n_001-2024.pdf</t>
   </si>
   <si>
     <t>Solicita que envie a esta casa os seguintes documentos comprobatórios referentes aos possíveis atrasos nos pagamentos da contribuição patronal da prefeitura para o instituto municipal de previdência: Cópias dos comprovantes de pagamento referentes aos repasses do patronal nos últimos 12 (doze) meses; Eventuais comunicações formais ou informais da prefeitura justificando atrasos, acompanhadas de cópias desses documentos; relatórios ou registros contábeis que evidenciem os impactos financeiros observados no instituto municipal de previdência devido a esses atrasos. Planos ou medidas adotadas pelo instituto para remediar a situação e evitar futuros atrasos, acompanhados de qualquer documentação relevante.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/629/requerimento_n_002-2024.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/629/requerimento_n_002-2024.pdf</t>
   </si>
   <si>
     <t>Solicita que envie a esta casa quais os motivos de ainda não termos o retorno do transporte escolar da zona urbana anteriormente fornecida, através do município para as escolas públicas, visto que o município divulgou em suas redes sociais o retorno do serviço de transporte escolar para a Zona Urbana com data de início para o ano letivo de 2023 e qual a previsão de retorno do serviço de transporte escolar para a Zona Urbana para o ano letivo de 2024, tendo em vista  que o mesmo já se iniciou e a população permanece preocupada e sem Resposta.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>Wilson Roberto Ribeiro - (Xinguinha)</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/630/requerimento_n_003-2024.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/630/requerimento_n_003-2024.pdf</t>
   </si>
   <si>
     <t>Solicita que através do setor competente veja sobre as cirurgias eletivas de nosso município, em especial cirurgias de retirada de vesícula biliar e ortopédicas.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/631/requerimento_n_004-2024.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/631/requerimento_n_004-2024.pdf</t>
   </si>
   <si>
     <t>REPROVADO._x000D_
 Solicita que envie a esta CASA os seguintes documentos referentes à situação financeira do município: O Balanço financeiro atualizado, incluindo receitas e despesas; Relatório detalhado sobre as dívidas do município, com especificação de valores, credores e prazos; Informações sobre a situação dos saldos em contas bancárias municipais; Documentos que evidenciem medidas adotadas para sanar as dificuldades financeiras; Projeções orçamentárias para os próximos meses.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>André Luiz Silveira Lourenço - (André Lourenço)</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/632/requerimento_n_005-2024.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/632/requerimento_n_005-2024.pdf</t>
   </si>
   <si>
     <t>Solicita que através da secretária de obras, atenda o seguinte requerimento: solicita ao secretário de obras que seja feito recapeamento  emergencial na rua Abílio Ferreira Borges.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/634/requerimento_n_006-2024.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/634/requerimento_n_006-2024.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo Municipal que seja analisada a instalação de uma grade de proteção na torneira do campo de futebol "Patrick Moura Campos".</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/635/requerimento_n_007-2024.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/635/requerimento_n_007-2024.pdf</t>
   </si>
   <si>
     <t>Solicitar à Senhora Prefeita Municipal de Araporã, que envie a esta CASA os motivos do NÃO PAGAMENTO das emendas impositivas referente ao ano de 2023.  _x000D_
 -Por qual motivo as emendas impositivas do ano de 2023 não foram pagas até a presente data?_x000D_
 -Qual o planejamento da Prefeitura para regularizar o pagamento das emendas impositivas em atraso?</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/638/requerimento_n_008-2024.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/638/requerimento_n_008-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo municipal que atenda o seguinte requerimento: que analise a situação salarial de retroativos dos agentes comunitários de saúde e agentes de combate à endemias.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/637/requerimento_n_009-2024.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/637/requerimento_n_009-2024.pdf</t>
   </si>
   <si>
     <t>Solicita à que atenda a seguinte requerimento: recapeamento e sinalização do bairro jardim das palmeiras.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/639/requerimento_n_010-2024.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/639/requerimento_n_010-2024.pdf</t>
   </si>
   <si>
     <t>Solicita que atenda o seguinte REQUERIMENTO: Que envie a esta CASA informações referentes ao curso preparatório para o Concurso Público que está sendo realizado pela Prefeitura. Quando e quais os canais de comunicação foram utilizados para a divulgação para as pessoas interessadas? Quais datas e local aconteceram as inscrições? Qual local e horário que as aulas estão sendo ministradas? Houve algum requisito utilizado para participar das aulas?</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/640/requerimento_n_011-2024.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/640/requerimento_n_011-2024.pdf</t>
   </si>
   <si>
     <t>Solicita que atenda o seguinte REQUERIMENTO: Que envie a esta CASA os esclarecimentos necessários referentes ao aumento do Imposto Predial e Território Urbano (IPTU). Justificativa para o aumento do IPTU. Quais foram os critérios utilizados para calcular o reajuste? Por quais leis e/ou decretos que determinaram o reajuste do Imposto Predial e Território Urbano?</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/641/requerimento_n_012-2024_-_reprovado.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/641/requerimento_n_012-2024_-_reprovado.pdf</t>
   </si>
   <si>
     <t>REPROVADO - Solicita que atenda o seguinte REQUERIMENTO: que envie a esta CASA informações referentes aos lotes doados para pessoas físicas ou jurídicas desde o ano de 2017. Desejo obter os seguintes detalhes sobre as doações de lotes realizadas neste período: Identificação dos beneficiários das doações de terrenos incluindo nome completo. Motivo ou finalidade das doações. Data da doação de cada lote incluindo o endereço dos mesmos.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Waldivino José de Lima - (Divino Eletricista)</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/642/requerimento_n_013-2024.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/642/requerimento_n_013-2024.pdf</t>
   </si>
   <si>
     <t>Solicita que atenda o seguinte requerimento: que execute os serviços de "sinalização na avenida das palmeiras, n° 190 b, no bairro reserva do lago, com a inclusão de faixa de pedestre em frente a Igreja de Deus no Brasil, pois dignidade e bem-estar é um direito do nosso povo. Que seja feita a sinalização no local, para que acidentes sejam evitados.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/643/requerimento_n_014-2024.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/643/requerimento_n_014-2024.pdf</t>
   </si>
   <si>
     <t>Solicita que atenda o seguinte requerimento: que a rua Adauto Pereira de Almeida com início no supermercado mega até o banco SICCOB, seja de mão dupla.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/644/requerimento_n_015-2024.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/644/requerimento_n_015-2024.pdf</t>
   </si>
   <si>
     <t>Solicita que atenda o seguinte requerimento: que seja feita uma vistoria durante a noite em todas as ruas de nossa cidade, verificando todas as lâmpadas que estão queimadas; que proceda a manutenção e troca das lâmpadas dos postes de iluminação pública.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Heli Ferreira da Silva - (Heli do Bar)</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/645/requerimento_n_017-2024.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/645/requerimento_n_017-2024.pdf</t>
   </si>
   <si>
     <t>Solicita que atenda o seguinte requerimento: que a rua Édson Luiz Ferreira com início no ótica Araporã até o rua Pedro Fedrigo, seja de mão dupla.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Leandro Andrade de Araújo (Japãozinho)</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/646/requerimento_n_018-2024.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/646/requerimento_n_018-2024.pdf</t>
   </si>
   <si>
     <t>Solicita o apoio da Câmara Municipal de Araporã ao seguinte requerimento: reunir os principais procedimentos e direcionamentos para atendimento multidisciplinar dos alunos público-alvo da educação especial inclui ações das equipe multidisciplinar: psicólogo, fonoaudiólogo, psicopedagogo, assistente social, nutricionista e monitores auxiliares.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/647/requerimento_n_020-2024.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/647/requerimento_n_020-2024.pdf</t>
   </si>
   <si>
     <t>Solicita o apoio da câmara municipal de Araporã ao seguinte requerimento: que viabilize a possibilidade de comprar câmaras de monitoramento a través da emenda  impositiva que foi destinada para a Policia Militar.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/648/requerimento_n_021-2024.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/648/requerimento_n_021-2024.pdf</t>
   </si>
   <si>
     <t>Solicita o apoio da câmara municipal de Araporã ao seguinte requerimento: Que analise a situação elétrica da escola prefeito Wilmar Alves de Oliveira.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/649/requerimento_n_022-2024.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/649/requerimento_n_022-2024.pdf</t>
   </si>
   <si>
     <t>Solicita o apoio da câmara municipal de Araporã ao seguinte requerimento: Que seja mudado o sentido da rua Adauto Pereira de Almeida para ida e volta ou seja tráfego nos dois sentidos.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/650/requerimento_n_023-2024.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/650/requerimento_n_023-2024.pdf</t>
   </si>
   <si>
     <t>Solicita o apoio da câmara municipal de Araporã ao seguinte requerimento: Que seja verificado o ar condicionado do PSF 2, Lindalva Ferreira de castro, o qual não está funcionando.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/651/requerimento_n_024-2024.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/651/requerimento_n_024-2024.pdf</t>
   </si>
   <si>
     <t>Solicita o apoio da câmara municipal de Araporã ao seguinte requerimento: que seja verificado a possibilidade no sentido de fazer um trabalho de segurança nas vias publicas em frentes as igrejas, evangélicas, católica de nosso município conforme solicitação abaixo: colocar placas de indicação de igreja e velocidade de 20km; fazer ondulação; fazer sinalização horizontal e vertical.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/652/requerimento_n_025-2024.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/652/requerimento_n_025-2024.pdf</t>
   </si>
   <si>
     <t>Solicita o apoio da câmara municipal de Araporã ao seguinte requerimento: que seja verificado a possibilidade no sentido de atender o pedido do pastor e membros da igreja de Deus no Brasil, situada na avenida das palmeiras n° 190, conforme solicitação abaixo: fazer um estacionamento no canteiro de obras nos dois lados, direita e esquerda; fazer ondulação; colocar placas de indicação de igreja e velocidade de 20km.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/653/requerimento_n_026-2024.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/653/requerimento_n_026-2024.pdf</t>
   </si>
   <si>
     <t>Solicita que atenda ao seguinte requerimento: para que seja colocado  um container ao lado da escola lápis de cor situado na Edson Luiz Ferreira.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/654/requerimento_n_027-2024.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/654/requerimento_n_027-2024.pdf</t>
   </si>
   <si>
     <t>Solicita que atenda ao seguinte requerimento: para que seja feito a poda das árvores na rua benedito Duarte, próximo a igreja assembleia de Deus.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/655/requerimento_n_028-2024.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/655/requerimento_n_028-2024.pdf</t>
   </si>
   <si>
     <t>Solicita que atenda ao seguinte requerimento: para que seja visto a situação da sinalização na rua benedito Duarte, próximo a igreja assembleia de Deus.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/656/requerimento_n_029-2024.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/656/requerimento_n_029-2024.pdf</t>
   </si>
   <si>
     <t>Solicita que atenda ao seguinte requerimento: para que seja colocado placas de indicação de 15 minutos em frente as farmácias de nosso município.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/657/requerimento_n_030-2024.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/657/requerimento_n_030-2024.pdf</t>
   </si>
   <si>
     <t>Solicita que atenda ao seguinte requerimento: para que seja instalados bancos (assentos) no lago bem viver.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/658/requerimento_n_031-2024.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/658/requerimento_n_031-2024.pdf</t>
   </si>
   <si>
     <t>Solicita que atenda ao seguinte requerimento: para que veja a possibilidade de fornecerem treinamento para os funcionários do conselho tutelar.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/661/requerimento_n_032-2024.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/661/requerimento_n_032-2024.pdf</t>
   </si>
   <si>
     <t>Solicita que atenda ao seguinte requerimento: para que veja a possibilidade de estar podando a árvore situada em frente a casa na rua 10, n° 55, residencial Madri.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/666/requerimento_n_033-2024.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/666/requerimento_n_033-2024.pdf</t>
   </si>
   <si>
     <t>Solicita que atenda ao seguinte Requerimento: para que veja a possibilidade de comprar um veículo para uso exclusivo para atender os pacientes que faz hemodiálise em Uberlândia e Araguari, conforme indicação de minha emenda impositiva no valor de r$ 88.8895, 00, a qual foi para aquisição de um veículo.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/667/requerimento_n_034-2024.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/667/requerimento_n_034-2024.pdf</t>
   </si>
   <si>
     <t>Solicita que atenda ao seguinte requerimento: que conforme a emenda de transferencia especial enviada pelo deputado federal zé vitor no valor de r$ 100.000,00, atendendo meu pedido feito em 2023 e cujo valor já se encontra transferido para o município, no qual solicito que seja a tendido conforme abaixo:_x000D_
 1. Fazer em frente a igreja de deus no brasil situada na a venida das Palmeiras n° 190, área de estacionamento para veículos; 2. Fazer as canaletas de escoamento de água empossada na rua Edna Dorotel4 da silva esquina coma rua abluo Ferreira borges próximo a mercearia May; 3. Colocar braços nos postes e lâmpadas na rua João Ferreira da Costa, n°s 95, 1.108 e 1.200; 4. Colocar placas de velocidades e tartarugas na rua benedito Duarte n° 37, em frente a igreja assembleia de deus, devido os Veículos trafegarem em frente em alta velocidade.; 5. Fazer sinalização horizontal e vertical e passagem de pedestre em Frente: igrejas evangélicas do município; igreja católica; escolas; Hospital;....</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/668/requerimento_n_035-2024.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/668/requerimento_n_035-2024.pdf</t>
   </si>
   <si>
     <t>Solicita que atenda ao seguinte REQUERIMENTO: que envie a esta CASA os esclarecimentos necessários referentes ao Bairro Liberdade. Esclarecimentos sobre a ausência de Energia Elétrica e Iluminação Pública no Bairro Liberdade.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/669/requerimento_n_036-2024.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/669/requerimento_n_036-2024.pdf</t>
   </si>
   <si>
     <t>Solicita que atenda ao seguinte REQUERIMENTO: que o Executivo Municipal libere as minhas emendas impositivas enviadas conforme relação em anexo.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/670/requerimento_n_037-2024.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/670/requerimento_n_037-2024.pdf</t>
   </si>
   <si>
     <t>Solicita que atenda ao seguinte REQUERIMENTO: que seja feita ondulações na Rua Pedro Fedrigo em frente o campo de futsal infantojuvenil Patrick de Moura Campos.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/671/requerimento_n_038-2024.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/671/requerimento_n_038-2024.pdf</t>
   </si>
   <si>
     <t>Solicita que atenda ao seguinte requerimento: que seja feito reparos no escoamento de água na rua em frente o hospital municipal.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/672/requerimento_n_039-2024.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/672/requerimento_n_039-2024.pdf</t>
   </si>
   <si>
     <t>Solicita que através do setor competente envie a esta casa informações referentes a regulamentação da lei n° 1467/2024-l que dispõe sobre o 'fornecimento de plantas populares aos habitantes.; informar se a lei n° 1467/2024-L que dispõe sobre o fornecimento de plantas populares aos habitantes já foi Regulamentado. Caso, a lei nº 1467/2024-L em pauta tiver sido regulamentado, Enviar cópia do decreto.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/673/requerimento_n_040-2024_-_retirado.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/673/requerimento_n_040-2024_-_retirado.pdf</t>
   </si>
   <si>
     <t>RETIRADO - Solicita que atenda ao seguinte requerimento: que seja colocado postes e energia na rua José Adriano da Costa, no setor liberdade, bem como em outras ruas que estão sem energia elétrica.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/674/requerimento_n_041-2024.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/674/requerimento_n_041-2024.pdf</t>
   </si>
   <si>
     <t>Solicita que atenda ao seguinte requerimento: que faça melhorias na iluminação pública da nossa cidade.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/675/requerimento_n_042-2024.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/675/requerimento_n_042-2024.pdf</t>
   </si>
   <si>
     <t>Solicita que atenda ao seguinte requerimento: que faça manutenção nos ares condicionados do PSF João Ferreira da Costa.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/676/requerimento_n_043-2024.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/676/requerimento_n_043-2024.pdf</t>
   </si>
   <si>
     <t>Solicita que atenda ao seguinte requerimento: sobre informações com laudo técnico o motivo de estar fazendo leilão que está para acontecer no dia 19-11-2024 com 34 veículos, e lotes, com quadra e numerações.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/682/requerimento_n_044-2024.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/682/requerimento_n_044-2024.pdf</t>
   </si>
   <si>
     <t>A Mesa Diretora da Câmara Municipal de Araporã, no uso de suas atribuições legais que lhe são conferidas, e conforme Regimento Interno, no seu Artigo 25, requer que seja realizada a Posse do Prefeito, Vice-Prefeito e Vereadores eleitos para a gestão de 2025 a 2028, no espaço Chico do Pin, no dia 1° de janeiro de 2025 a partir da 10:00.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/662/parecer_comissao_de_justica_ao_projeto_de_lei_no_015-2024-l.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/662/parecer_comissao_de_justica_ao_projeto_de_lei_no_015-2024-l.pdf</t>
   </si>
   <si>
     <t>"Institui o Dia Municipal do Pastor Evangélico, a ser Comemorado Anualmente no Segundo Domingo do Mês de Junho"</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>CJLR - Comissão de Justiça, Legislação e Redação</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/</t>
+    <t>http://sapl.arapora.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Institui o Dia Municipal do Pastor Evangélico, a ser Comemorado Anualmente no Segundo Domingo do Mês de Junho</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>Institui, no Âmbito do Município de Araporã-MG., o “Dia da Escola Bíblica Dominical</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
@@ -1021,68 +1021,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/663/projeto_de_lei_no_016-2024-l..pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/626/indicacao_n_001-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/627/indicacao_n_002-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/633/indicacao_n_003-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/659/indicacao_n_005-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/660/indicacao_n_006-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/628/requerimento_n_001-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/629/requerimento_n_002-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/630/requerimento_n_003-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/631/requerimento_n_004-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/632/requerimento_n_005-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/634/requerimento_n_006-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/635/requerimento_n_007-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/638/requerimento_n_008-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/637/requerimento_n_009-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/639/requerimento_n_010-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/640/requerimento_n_011-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/641/requerimento_n_012-2024_-_reprovado.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/642/requerimento_n_013-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/643/requerimento_n_014-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/644/requerimento_n_015-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/645/requerimento_n_017-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/646/requerimento_n_018-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/647/requerimento_n_020-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/648/requerimento_n_021-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/649/requerimento_n_022-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/650/requerimento_n_023-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/651/requerimento_n_024-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/652/requerimento_n_025-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/653/requerimento_n_026-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/654/requerimento_n_027-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/655/requerimento_n_028-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/656/requerimento_n_029-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/657/requerimento_n_030-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/658/requerimento_n_031-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/661/requerimento_n_032-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/666/requerimento_n_033-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/667/requerimento_n_034-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/668/requerimento_n_035-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/669/requerimento_n_036-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/670/requerimento_n_037-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/671/requerimento_n_038-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/672/requerimento_n_039-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/673/requerimento_n_040-2024_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/674/requerimento_n_041-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/675/requerimento_n_042-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/676/requerimento_n_043-2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/682/requerimento_n_044-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/662/parecer_comissao_de_justica_ao_projeto_de_lei_no_015-2024-l.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/663/projeto_de_lei_no_016-2024-l..pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/626/indicacao_n_001-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/627/indicacao_n_002-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/633/indicacao_n_003-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/659/indicacao_n_005-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/660/indicacao_n_006-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/628/requerimento_n_001-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/629/requerimento_n_002-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/630/requerimento_n_003-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/631/requerimento_n_004-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/632/requerimento_n_005-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/634/requerimento_n_006-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/635/requerimento_n_007-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/638/requerimento_n_008-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/637/requerimento_n_009-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/639/requerimento_n_010-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/640/requerimento_n_011-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/641/requerimento_n_012-2024_-_reprovado.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/642/requerimento_n_013-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/643/requerimento_n_014-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/644/requerimento_n_015-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/645/requerimento_n_017-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/646/requerimento_n_018-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/647/requerimento_n_020-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/648/requerimento_n_021-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/649/requerimento_n_022-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/650/requerimento_n_023-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/651/requerimento_n_024-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/652/requerimento_n_025-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/653/requerimento_n_026-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/654/requerimento_n_027-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/655/requerimento_n_028-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/656/requerimento_n_029-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/657/requerimento_n_030-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/658/requerimento_n_031-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/661/requerimento_n_032-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/666/requerimento_n_033-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/667/requerimento_n_034-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/668/requerimento_n_035-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/669/requerimento_n_036-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/670/requerimento_n_037-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/671/requerimento_n_038-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/672/requerimento_n_039-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/673/requerimento_n_040-2024_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/674/requerimento_n_041-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/675/requerimento_n_042-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/676/requerimento_n_043-2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/682/requerimento_n_044-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2024/662/parecer_comissao_de_justica_ao_projeto_de_lei_no_015-2024-l.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="44.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="131.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="130.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>