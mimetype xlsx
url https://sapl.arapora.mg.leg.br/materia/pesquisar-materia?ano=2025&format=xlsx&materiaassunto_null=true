--- v1 (2026-02-08)
+++ v2 (2026-04-17)
@@ -10,1814 +10,1832 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1352" uniqueCount="586">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1368" uniqueCount="592">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Dr. Jorddano Henrique Oliveira Fonceca</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/885/projeto_de_lei_n_001-2025-l__jorddano.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/885/projeto_de_lei_n_001-2025-l__jorddano.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n° 001/2025 L - Proíbe o manuseio, a utilização, a queima e a soltura de fogos de estampidos e de artifícios, assim como de quaisquer artefatos pirotécnicos de efeito sonoro ruidoso no Município de Araporã e dá outras providências.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Mário José de Almeida Gomes (Marinho)</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/886/projeto_de_lei_n_002-2025-l_marinho.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/886/projeto_de_lei_n_002-2025-l_marinho.pdf</t>
   </si>
   <si>
     <t>Implementa a obrigatoriedade de capacitação dos professores da rede de ensino pública e privada para atuação na promoção da igualdade racial, e dá outras  providências.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/887/projeto_de_lei_n_003-2025-l_jorddano.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/887/projeto_de_lei_n_003-2025-l_jorddano.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Inclusão Produtiva de Mães e Pais Solos no Mercado de Trabalho, por Meio da Priorização na Contratação e Vagas em Creches e Escolas Públicas."</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Paulo Henrique Teixeira de Souza - (Mano)</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/888/projeto_de_lei_n_004-2025_-_l_ph_mano.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/888/projeto_de_lei_n_004-2025_-_l_ph_mano.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Preservação, Conservação e Recuperação das Nascentes no Município de Araporã-MG e dá Outras Providências.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/889/projeto_de_lei_n_006-2025-l_jorddano.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/889/projeto_de_lei_n_006-2025-l_jorddano.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Redução da Carga Horária do Servidor Público Municipal que seja Pai, Mãe, Tutor, Curador ou Responsável Legal de Pessoas com  Transtorno do Espectro Autista e Demais Deficiência e dá Outras Providências.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/890/projeto_de_lei_n_007-2025-l_jorddano.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/890/projeto_de_lei_n_007-2025-l_jorddano.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 1.306/2019, que "Estabelece Possibilidade do Agendamento Telefônico de Consultas para Pacientes Idosos e para Pessoas com Deficiências já Cadastradas nas Unidades de Saúde do Município e dá Outras Providências", para Incluir Gestantes, Lactantes, Mães com Criança de Colo e Mães de Crianças com Deficiência ou Transtornos de Neurodesenvolvimento entre os Beneficiários do Direito ao Agendamento Telefônico.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Waldivino José de Lima - (Divino Eletricista)</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/680/indicacao_n_001-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/680/indicacao_n_001-2025.pdf</t>
   </si>
   <si>
     <t>Solicita Ao Excelentíssimo Senhor Prefeito Municipal, Wilson Roberto Ribeiro, Que Através Do -Setor Competente Atenda A Seguinte Indicação: Que Coloque Caçambas De Lixo Nos Seguintes Pontos: Saída De Furnas, Água De Coco, Os Guerinos, Saída De Tupaciguara E Saída Para Itumbiara, E Outros Locais Que Estejam Necessitando.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/678/indicacao_n_002-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/678/indicacao_n_002-2025.pdf</t>
   </si>
   <si>
     <t>Solicita Ao Senhor Prefeito Do Município De Araporã, Que Atenda a Seguinte Indicação: Que Seja Realizada A Manutenção E Troca De Lâmpadas Dos Postes De Iluminação Pública, Em Especial Na Rua WalTer José De Faria, Bairro Primavera, Na Rua Dinaldo Anizio Sizilio, No Bairro Primavera E No Bairro Madri Atendendo A Solicitação Dos Moradores.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/679/indicacao_n_003-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/679/indicacao_n_003-2025.pdf</t>
   </si>
   <si>
     <t>Solicita o Senhor Prefeito Do Município De Araporã, Que Atenda a Seguinte Indicação: Que Seja Realizada A Instalação De Redutores De Velocidade Na Rua Abílio Ferreira Borges (Antiga Rua 06), No Bairro Alvorada E Na Rua Gilberto Sandre (Antiga Rua P6), No Bairro Prima Vera, Atendendo A Solicitação Dos Moradores.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/683/indicacao_n_004-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/683/indicacao_n_004-2025.pdf</t>
   </si>
   <si>
     <t>Solicita o senhor prefeito do município de Araporã, que através do setor competente, atenda a seguinte indicação: Farmacinha móvel é uma iniciativa que visa facilitar o acesso a medicamentos de uso continuo e controlados para a população da zona rural para pessoas om mobilidade reduzida no perímetro urbano.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Maristela Borges Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/684/indicacao_n_005-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/684/indicacao_n_005-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao excelentíssimo senhor prefeito municipal de Araporã, junto à secretaria Municipal de saúde, que atenda a seguinte indicação: Criação do programa "saúde já Araporã" – entrega imediata de medicamentos no hospital municipal.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>Manoel Heleno da Silva (Heleno da Oficina)</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/685/indicacao_n_006-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/685/indicacao_n_006-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo Municipal que atenda o seguinte requerimento. Venho através deste solicitar que seja colocado braços e lâmpadas em 03 postes de luz na Avenida Santa Barbara próximo ao nº  1510. Araporã Diesel.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/686/indicacao_n_007-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/686/indicacao_n_007-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao senhor prefeito do município de Araporã, que através do setor competente, atenda a seguinte indicação:  disponibilização de monitoras nos parques infantis das praças do município.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/687/indicacao_n_008-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/687/indicacao_n_008-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao senhor prefeito do município de Araporã, que através do setor Competente, atenda a seguinte indicação: Adaptação dos banheiros da sala velório para acessibilidade aos Cadeirantes do município.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/688/indicacao_n_009-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/688/indicacao_n_009-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao excelentíssimo senhor prefeito municipal, Wilson Roberto Ribeiro, que através do setor competente atenda a seguinte indicação: Criação de uma comissão especial para o cadastro e avaliação dos pedidos De próteses e órteses.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/689/indicacao_n_010-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/689/indicacao_n_010-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao senhor prefeito do município de Araporã, que através do Setor competente, atenda a seguinte indicação: Construção de pontos de ônibus modernos e temáticos com assentos, iluminação e proteção do sol e chuva nos pontos de embarque e desembarque de trabalhadores e alunos da cidade e sinalização Adequada nos pontos.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Heli Ferreira da Silva - (Heli do Bar)</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/690/indicacao_n_011-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/690/indicacao_n_011-2025.pdf</t>
   </si>
   <si>
     <t>Solicitar ao excelentíssimo senhor prefeito municipal, Wilson Roberto Ribeiro, que através do  setor competente atenda a seguinte indicação: Para que seja implantado uma unidade do programa saúde da família - PSF, no bairro Madri, para atender aqueles moradores.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/691/indicacao_n_012-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/691/indicacao_n_012-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao senhor prefeito do município de Araporã que atenda a seguinte indicação que sejam realizadas as manutenções necessárias no Ginásio Poliesportivo Juscelino Kubitscheck de Oliveira, considerando a necessidade de reparos na cobertura e a avaliação das aberturas Para ventilação, visando eliminar o acúmulo de água no piso da Quadra no período chuvoso.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/692/indicacao_n_013-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/692/indicacao_n_013-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao senhor prefeito do município de Araporã, que atenda o seguinte indicação: Que seja verificada a utilização do Ginásio Poliesportivo Juscelino Kubitscheck de Oliveira como depósito de móveis e utensílios possivelmente descartados pela educação, tais como, armários,  Cadeiras e até mesmo fogão e máquina de lavar roupas, e que sejam Tomadas as devidas providências para a sua remoção.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/693/indicacao_n_014-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/693/indicacao_n_014-2025.pdf</t>
   </si>
   <si>
     <t>Solicitar ao senhor prefeito do município de Araporã que atenda a seguinte indicação. Que seja realizada a manutenção e reposição das grades de proteção do Ginásio Poliesportivo Juscelino Kubitscheck de Oliveira, uma vez que a maior parte foi retirada devido aos danos causados pelo tempo, sem que houvesse os devidos reparos ou a reposição necessária.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/694/indicacao_n_015-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/694/indicacao_n_015-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao senhor prefeito do município Araporã, que atenda o seguinte indicação: que seja providenciado o Retorno das oficinas oferecidas pelo CRAS, considerando seu impacto direto no empreendedorismo feminino, proporcionando  autonomia e liberdade financeira para, as  mulheres atendidas pelo programa.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/695/indicacao_n_016-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/695/indicacao_n_016-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao senhor prefeito do município de Araporã, que atenda a seguinte indicação: que seja designado um funcionário do município para a rodoviária municipal.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/696/indicacao_n_017-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/696/indicacao_n_017-2025.pdf</t>
   </si>
   <si>
     <t>Solicitar ao senhor prefeito do município de Araporã, que atenda o seguinte indicação: Que seja efetuada a compra e instalação de novos ares-condicionados para que sejam instalados nas  escolas e creches de nosso município.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/697/indicacao_n_018-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/697/indicacao_n_018-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao excelentíssimo senhor prefeito municipal, Wilson Roberto Ribeiro, que através do setor competente atenda a seguinte indicação: para que seja implantado uma unidade do programa saúde da família - PSF, no bairro Madri, para a tender aqueles moradores.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/716/indicacao_n_019-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/716/indicacao_n_019-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr prefeito municipal deste município de Araporã - mg, Wilson Roberto Ribeiro, que através deste setor competente atenda a seguinte indicação: venho através deste solicitar que faça reparo na avenida santa barbara, próximo a caixa d’água onde encontra-se um desnível muito grande de acúmulo de água.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Naiara Costa Vilela</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/717/indicacao_no_020-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/717/indicacao_no_020-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao senhor prefeito do município de Araporã, que através do setor competente, atenda a seguinte indicação: que sejam realizadas as manutenções necessárias na infraestrutura do lago do bem viver - Divino Borges, com a execução dos seguintes serviços: reparação dos buracos no piso intertravado, ajustes elétricos nos banheiros, manutenção da cobertura do chalé e limpeza dos canteiros da área verde, garantindo a segurança dos usuários e a valorização estética do local.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/725/indicacao_n_022-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/725/indicacao_n_022-2025.pdf</t>
   </si>
   <si>
     <t>Solicita junto à secretaria municipal de ação social, habitação e defesa civil, que atenda a seguinte indicação: instalação de dois aparelhos de ar-condicionado e ventiladores substitutivos no velório municipal Rodrigo Soares Masson, bem como a construção de um banheiro masculino e outro feminino, com acessibilidade para Cadeirantes.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/732/indicacao_n_023-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/732/indicacao_n_023-2025.pdf</t>
   </si>
   <si>
     <t>Solicita que através do setor competente, atenda a seguinte indicação: aquisição e instalação de um parquinho infantil no CEMEI Erotildes.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/734/indicacao_n_024-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/734/indicacao_n_024-2025.pdf</t>
   </si>
   <si>
     <t>Solicito Que Através Do Setor Competente Atenda A Seguinte Indicação: Que Veja A Possibilidade De Estar Colocando Sinalização Horizontal Nas Bifurcações Da Rua Miriã Maria Moura Dinis Com A Rua Adriano Lourenço Borges E Rua Miriã Maria Moura Dinis Coma Rua João Soares De Souza, (Praça Dos Josés E Praça Das Marias).</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/791/indicacao_n_025-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/791/indicacao_n_025-2025.pdf</t>
   </si>
   <si>
     <t>Solicita que atenda a seguinte indicação: que o poder executivo municipal, em parceria com a secretaria municipal de educação, realize o concurso municipal de redação "escola sem bull ying e com cidadania ", destinado aos alunos do 5º ao 9º ano do ensino fundamental da escola municipal de Araporã, com preml4ção para os primeiros e segundos colocados de cada segmento, e um terceiro lugar geral.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/792/indicacao_n_026-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/792/indicacao_n_026-2025.pdf</t>
   </si>
   <si>
     <t>Solicita que atenda a seguinte indicação: Que que seja realizada a substituição das cestas básicas doadas pelo município por um cartão alimentação, com valor definido mensalmente, a ser distribuído às famílias em situação de vulnerabilidade social atendidas pelos programas da assistência social.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/793/indicacao_n_027-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/793/indicacao_n_027-2025.pdf</t>
   </si>
   <si>
     <t>Solicita que atenda a seguinte indicação: Que seja realizada a melhoria na acessibilidade aos quiosques e quadras localizadas no lago do bem viver, com a construção de Rampas e adequação da escadaria existente, tendo em vista as dificuldades enfrentadas por pessoas com mobilidade reduzida para a cessar o local.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/794/indicacao_n_028-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/794/indicacao_n_028-2025.pdf</t>
   </si>
   <si>
     <t>Solicita que através do setor competente, atenda a seguinte indicação: Manutenção no asfalto da av. Azor Marques, especificamente no trecho ao lado da rotatória no início da rua Geraldo José Carneiros.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/859/indicacao_n_029-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/859/indicacao_n_029-2025.pdf</t>
   </si>
   <si>
     <t>Solicita que através do setor competente, atenda a seguinte indicação: manutenção preventiva e corretiva, e/ou substituição dos aparelhos de ar condicionado do HOSPITAL MUNICIPL JOÃO PAULO II, incluindo os quartos de internação e o quarto de descanso da enfermagem.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/860/indicacao_n_030-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/860/indicacao_n_030-2025.pdf</t>
   </si>
   <si>
     <t>Solicita que através do setor competente, atenda a seguinte indicação: realização da semana da gastronomia e culinária local no ano de 2025, mantendo a tradição de anos anteriores, com a participação de cozinheiros(as) locais e músicos do município.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/861/indicacao_n_031-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/861/indicacao_n_031-2025.pdf</t>
   </si>
   <si>
     <t>Solicita através do setor competente que faça a troca das lâmpada nos postes de energia situada na Rua Antônio Franceschi próximo ao numero 58, bairro alvorada.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/862/indicacao_n_032-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/862/indicacao_n_032-2025.pdf</t>
   </si>
   <si>
     <t>Solicita através do órgãos competente que faça manutenção das faixa de pare e de pedestres nas ruas da cidade.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/863/indicacao_n_033-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/863/indicacao_n_033-2025.pdf</t>
   </si>
   <si>
     <t>Solicita através do setor competente que faça um redutor de velocidade (QUEBRA MOLA) na rua Geraldo José Carneiro abaixo do número 75, Bairro Primavera.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/864/indicacao_n_034-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/864/indicacao_n_034-2025.pdf</t>
   </si>
   <si>
     <t>Solicita através do setor competente que faça um redutor de velocidade (QUEBRA MOLA) na Rua João Guerino abaixo do número 100, bairro Primavera.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/865/indicacao_n_035-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/865/indicacao_n_035-2025.pdf</t>
   </si>
   <si>
     <t>Solicita que atenda a seguinte indicação: instalação de redutores de velocidade (quebra-molas) nas ruas Gilberto Sandre (rua p6), Antônio Franceschi (rua 19, em frente ao campo de futebol), João Guerino e Edson Luís Ferreira (em frente à escola lápis de cor).</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/866/indicacao_n_036-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/866/indicacao_n_036-2025.pdf</t>
   </si>
   <si>
     <t>Solicita através do setor competente que faça a identificação das placas com os nomes de ruas do Bairro Primavera.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/867/indicacao_n_037-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/867/indicacao_n_037-2025.pdf</t>
   </si>
   <si>
     <t>Solicita através do setor competente que atenda a seguinte indicação: que veja a possibilidade de estar realizando a operação tapa buraco e manutenção no asfalto na a v, Afonso pena próximo a praça nossa senhora da guia, conforme foto anexa.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/875/indicacao_n_0038-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/875/indicacao_n_0038-2025.pdf</t>
   </si>
   <si>
     <t>Solicita que atenda o seguinte indicação: que o poder executivo municipal estude a viabilidade de instalar rede de WIFI gratuito em locais públicos de grande acesso na cidade, tais como no lago do bem viver e nas três praças principais.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/876/indicacao_n_039-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/876/indicacao_n_039-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao  executivo Municipal que atenda o seguinte INDICAÇÃO: que através do órgão competente (Secretária de Saúde) que faça vistoria nos comércios locais para verificar possivelmente vendas de bebidas adulterados com METANOL.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/891/indicacao_n_040-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/891/indicacao_n_040-2025.pdf</t>
   </si>
   <si>
     <t>Solicita que atenda a seguinte indicação: Nos termos regimentais, sugerindo por meio da Secretaria competente e em parceria com a concessionária de energia, seja realizada a extensão da rede elétrica e a instalação de iluminação pública nas seguintes vias do Bairro Zequinha Cachoeira II: Rua I, Rua J, Rua K, Rua José Inácio Ferreira, Avenida Afonso Pena e Rua H.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/894/indicacao_n_041-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/894/indicacao_n_041-2025.pdf</t>
   </si>
   <si>
     <t>Solicita que através da secretaria de obras e serviços públicos, através do departamento de trânsito atenda a seguinte indicação: que tome as devidas  providências necessárias visando a manutenção da sinalização de trânsito, como: pintura de faixas de pare, placas de pare e faixas de pedestres na rotatória do Mart Minas, conforme fotos anexas.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/895/indicacao_n_042-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/895/indicacao_n_042-2025.pdf</t>
   </si>
   <si>
     <t>Solicita através do órgãos competente que faça manutenção das Estrada que da acesso ao aterro Sanitário, na saída da estrada de furnas sentido aterro em frente casa cor azul.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/735/mocao_n_001-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/735/mocao_n_001-2025.pdf</t>
   </si>
   <si>
     <t>Cumpre o doloroso dever de encaminhar suas condolências e solidariedade a família da Senhora ROSILDA MARIA DA SILVA, em virtude do seu falecimento ocorrido em12 / 05 /2025.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/736/mocao_n_002-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/736/mocao_n_002-2025.pdf</t>
   </si>
   <si>
     <t>Cumpre o doloroso dever de encaminhar suas condolências e solidariedade a família do Senhor LUIZ CARLOS DA SILVA, em virtude do seu falecimento ocorrido em l5 / 05 /2025.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/681/requerimento_n_001-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/681/requerimento_n_001-2025.pdf</t>
   </si>
   <si>
     <t>Solicita Ao Excelentíssimo Senhor Prefeito Municipal, Wilson Roberto Ribeiro, Que Através Do Setor Competente Atenda O Seguinte Requerimento: Que Faça Os Reparos Necessários Para Corrigir As Canaletas De Escoamento De Água Existentes Na lateral Da A V. Santa Bárbara.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/</t>
+    <t>http://sapl.arapora.mg.leg.br/media/</t>
   </si>
   <si>
     <t>RETIRADO</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/700/requerimento_n_004-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/700/requerimento_n_004-2025.pdf</t>
   </si>
   <si>
     <t>Solicitar ao senhor prefeito do município de Araporã, que através do setor competente, atenda o seguinte requerimento: alteração do trânsito de veículos na rua Edson Luiz Ferreira, no trecho que se encontra a Escola De Educação Infantil Lápis De Cor, sendo uma via para mão única.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/701/requerimento_n_005-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/701/requerimento_n_005-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo Municipal que atenda o seguinte requerimento. Colocar redutor de velocidade na avenida João Ferreira da Costa em cruzamento_x000D_
 com a rua Jair do Santos sendo 01 sentido subindo e o outro sentido descendo.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/702/requerimento_n_006-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/702/requerimento_n_006-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao senhor prefeito do município de Araporã, que através do setor competente, atenda o seguinte requerimento: Projeto de lei alterando a redação e acrescentando os incisos III ao V  no artigo 5º da lei 120712017 que institui o cartão alimentação aos servidores públicos.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/703/requerimento_n_007-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/703/requerimento_n_007-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao senhor prefeito do município de Araporã, que através do setor competente, atenda o seguinte requerimento: recolhimento do lixo 02 (duas) vezes por semana na usina Eletrobrás (furnas).</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/704/requerimento_n_008-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/704/requerimento_n_008-2025.pdf</t>
   </si>
   <si>
     <t>Requerer à vossa excelência, presidente desta casa de leis, através da mesa diretora e demais vereadores, que atenda o seguinte requerimento: projeto de lei para dispor sobre concessão de cartão alimentação mensal e abono natalino aos servidores municipais do poder legislativo de Araporã-MG para o ano de 2025.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/705/requerimento_n_009-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/705/requerimento_n_009-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que atenda o seguinte REQUERIMENTO: A contratação de um Médico Veterinário para o Município de Araporã/MG com a finalidade de atender à crescente demanda de cuidados veterinários da população local.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/706/requerimento_n_010-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/706/requerimento_n_010-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao excelentíssimo senhor prefeito municipal, Wilson Roberto Ribeiro, que através do setor competente atenda o seguinte Requerimento: que faça a recuperação das vias rurais, colocando cascalho para tapar os buracos bem como nivelamento das mesmas. Bem como também encabeçamento dos mata burros, na região da caridade e passa três.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>Solicita ao senhor prefeito do município de Araporã, que através do setor competente,  tenda o seguinte requerimento:  Adesão do município na plataforma "Contrata + Mais Brasil" do governo federal.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/708/requerimento_n_012-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/708/requerimento_n_012-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao senhor prefeito do município de Araporã, que através do setor competente,  atenda o seguinte requerimento: Adesão do município no PAC seleções do governo federal até 31103/2025 no programa de construção de espaços esportivos comunitários.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/709/requerimento_n_013-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/709/requerimento_n_013-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao senhor prefeito do município de Araporã, que através do setor competente, atenda o seguinte requerimento: Realização de casamento civil coletivo (comunitário) nas festividades do aniversário da cidade ou uma vez por ano para às pessoas de baixa renda em nosso município que querem regularizar suas situações civis.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/710/requerimento_n_014-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/710/requerimento_n_014-2025.pdf</t>
   </si>
   <si>
     <t>Solicitar ao senhor prefeito do município de Araporã, que atenda o seguinte requerimento: que sejam prestadas informações detalhadas sobre a retomada das aulas de equoterapia no município, incluindo a previsão de retorno, estrutura disponível e eventuais medidas adotadas para garantir a continuidade  e qualidade do serviço.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>Solicita ao excelentíssimo senhor prefeito municipal de Araporã, junto à secretaria municipal de saúde o seguinte requerimento: que seja disponibilizada uma enfermeira para o caia - Centro de Apoio aos Idosos de Araporã, durante o período da ginástica do idoso, nas terças e quintas-feiras, das 8:00 às 9:00, para aferir pressão arterial e garantir a segurança dos participantes.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/712/requerimento_n_018-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/712/requerimento_n_018-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito municipal deste município de Araporã, que através do setor competente atenda o seguinte requerimento: Implantação da patrulha rural em nosso município, devidamente equipada e preparada para percorrer trechos sem asfalto e locais de difícil acesso.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/713/requerimento_n_018-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/713/requerimento_n_018-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr Prefeito Municipal deste Município de Araporã-MG, Wilson Roberto Ribeiro, que através deste setor competente atenda a seguinte Requerimento: Implantação da Patrulha Rural em nosso município, devidamente equipada e preparada para percorrer trechos sem asfalto e locais de difícil acesso.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/714/requerimento_n_021-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/714/requerimento_n_021-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao senhor prefeito do município de Araporã, que através do setor competente, atenda o seguinte requerimento: extensão da rede elétrica, instalação de postes de iluminação pública no km 1 da mgc-452 - beira da rodovia.</t>
   </si>
   <si>
+    <t>999</t>
+  </si>
+  <si>
+    <t>Leandro Andrade de Araújo (Japãozinho)</t>
+  </si>
+  <si>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/999/requerimento_n_022-2025.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que através do setor competente atenda o seguinte REQUERIMENTO: REAJUSTE SALARIAL: "PROJETO RENASCER" para os colaboradores deste projeto.</t>
+  </si>
+  <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/715/requerimento_n_023-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/715/requerimento_n_023-2025.pdf</t>
   </si>
   <si>
     <t>Solicitar ao senhor prefeito do município de Araporã, que através do setor competente, atenda o seguinte requerimento: Informações sobre os medicamentos básicos disponíveis na farmácia de minas e no hospital  municipal e esclarecimentos sobre processo de compra direta/emergencial</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/721/requerimento_n_024-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/721/requerimento_n_024-2025.pdf</t>
   </si>
   <si>
     <t>Solicita que atenda o seguinte REQUERIMENTO: Venho através deste requerimento solicitar ao poder Executivo deste Município, que verifique a possibilidade de fazer a passagem nas ruas Dos Balsamo e Rua das Palmeiras entre os bairros Reserva do Lago sentido bairro Palmeiras.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/722/requerimento_n_025-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/722/requerimento_n_025-2025.pdf</t>
   </si>
   <si>
     <t>Solicita que atenda o seguinte REQUERIMENTO:  que verifique a possibilidade de fazer a Rede Pluvial na Rua Gilberto Sandre, próximo ao numero 335 ate ao final da mesma.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/723/requerimento_n_026-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/723/requerimento_n_026-2025.pdf</t>
   </si>
   <si>
     <t>Solicita que atenda o seguinte REQUERIMENTO: que faça um reparo na estrada sentido furnas próximo ao tratamento de água deste_x000D_
 município.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/724/requerimento_n_027-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/724/requerimento_n_027-2025.pdf</t>
   </si>
   <si>
     <t>Solicita que atenda o seguinte REQUERIMENTO: que providencie através do Órgão competente que coloque 02 (dois) Postes de energia da REDE CEMIG na Rua 18 setor Liberdade próximo ao numero 100 sentido Rio Paranaíba.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/726/requerimento_n_028-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/726/requerimento_n_028-2025.pdf</t>
   </si>
   <si>
     <t>Solicita, que através do Setor competente verifique a possibilidade de fazer uma limpeza com roçadeira nos pé dos Postes de energia da Avenida Santa Barbara.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/727/requerimento_n_029-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/727/requerimento_n_029-2025.pdf</t>
   </si>
   <si>
     <t>Solicito a instalação de exaustor industrial na lavanderia do Hospital João Paulo II, com o objetivo de melhorar a ventilação do ambiente, garantir melhores condições de trabalho aos colaboradores e promover a segurança e a salubridade do local.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/728/requerimento_n_030-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/728/requerimento_n_030-2025.pdf</t>
   </si>
   <si>
     <t>Solicito a reforma completa do dormitório utilizado pelas funcionárias da limpeza e lavanderia do Hospital João Paulo II, incluindo a troca ou reparo da mobília, instalação de ar-condicionado e demais adequações estruturais necessárias para garantir conforto, segurança e dignidade às colaboradoras que atuam na linha de frente da higienização daquela unidade hospitalar.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/729/requerimento_n_031-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/729/requerimento_n_031-2025.pdf</t>
   </si>
   <si>
     <t>Requer que seja feito um orçamento para reforma e melhorias no prédio utilizado pela polícia civil ou o município ceder outro local adequado para instalação da polícia.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/730/requerimento_n_032-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/730/requerimento_n_032-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de implementação de programa de capacitação e formação continuada para monitores de apoio a crianças com necessidades especiais.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/851/requerimento_n_036-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/851/requerimento_n_036-2025.pdf</t>
   </si>
   <si>
     <t>Solicita que através do setor competente, atenda o seguinte requerimento: + requer informações sobre o não pagamento do reajuste salarial retroativo à janeiro de 2025 aos servidores públicos municipais.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/852/requerimento_n_037-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/852/requerimento_n_037-2025.pdf</t>
   </si>
   <si>
     <t>Solicita que através do setor competente, atenda o seguinte requerimento: solicita informações sobre as despesas com internações de dependentes químicos em clínicas de reabilitação no ano de 2025, bem como a existência de políticas públicas de apoio às famílias afetadas.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/853/requerimento_n_038-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/853/requerimento_n_038-2025.pdf</t>
   </si>
   <si>
     <t>Solicita através do setor competente que faça meio fio no cruzamento da Rua dos Ipê com a avenida das Palmeiras e rua Dos Balsamos com cruzamento da Avenida das Palmeiras.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/854/requerimento_n_039-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/854/requerimento_n_039-2025.pdf</t>
   </si>
   <si>
     <t>Solicita que atenda o seguinte requerimento: que seja informado se há previsão para o retorno das excursões pedagógicas no ano letivo vigente, destinadas aos alunos da rede municipal de ensino.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/855/requerimento_n_040-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/855/requerimento_n_040-2025.pdf</t>
   </si>
   <si>
     <t>Solicita que através do setor competente, atenda o seguinte requerimento: requer que seja revisto o decreto n° 25212025 e o restabelecimento do valor legal de diárias de alimentação dos servidores municipais.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/856/requerimento_n_041-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/856/requerimento_n_041-2025.pdf</t>
   </si>
   <si>
     <t>Solicita que através do setor competente, atenda o seguinte requerimento: criação de fundo municipal específico para aplicação de recursos do IPVA.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/857/requerimento_n_042-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/857/requerimento_n_042-2025.pdf</t>
   </si>
   <si>
     <t>Solicita que atenda o seguinte requerimento: a possibilidade de conceder isenção de taxas municipais às entidades sem fins lucrativos, tais como associações comunitárias, clubes de serviço, filantrópicas, entidades religiosas, culturais e esportivas que atuam em benefício da população.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>Leandro Andrade de Araújo (Japãozinho)</t>
-[...2 lines deleted...]
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/858/requerimento_n_043-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/858/requerimento_n_043-2025.pdf</t>
   </si>
   <si>
     <t>Requer Melhorias na iluminação do "LAGO DO BEM VIVER DIVINO BORGES". Considerando que o local citado acima encontra-se escuro causando insegurança a todos que fazem uso do local, LAGO DO BEM VIVER é um espaço público, onde contribui para a interação de atividades, esporte e lazer.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>vem respeitosamente requerer que seja providenciada, com a máxima urgência, a retirada de um contêiner que se encontra cheio de pneus, localizado no Bairro Reserva do Lago, na Rua das Orquídeas, ao lado do número 193.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/878/requerimento_n_045-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/878/requerimento_n_045-2025.pdf</t>
   </si>
   <si>
     <t>Vem, respeitosamente REQUERER que seja realizado um estudo e planejamento de medidas preventivas e compensatórias quanto aos possíveis impactos da Reforma Tributária na arrecadação do nosso Município.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/879/requerimento_n_046-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/879/requerimento_n_046-2025.pdf</t>
   </si>
   <si>
     <t>Vem, respeitosamente, requerer que sejam realizados investimentos, em conjunto com a Secretaria Municipal responsável pela Indústria e Comércio, visando à atração de novas empresas e indústrias para o Município de Araporã, bem como o fortalecimento do comércio local.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/880/requerimento_n_047-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/880/requerimento_n_047-2025.pdf</t>
   </si>
   <si>
     <t>Vem, respeitosamente, REQUERER providências quanto ao pagamento da gratificação anual aos Agentes Comunitários de Saúde (ACS) e Agentes de Combate a Endemias (ACE), conforme repasse anunciado pelo Ministério da Saúde. O Governo Federal, por intermédio do Fundo Nacional de Saúde (FNS), irá transferir aos municípios e ao Distrito Federal o montante de R$ 1,17 bilhão, destinado ao pagamento do incentivo financeiro adicional (popularmente conhecido como 149 salário) a esses profissionais, no final do ano de 2025.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/881/requerimento_n_048-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/881/requerimento_n_048-2025.pdf</t>
   </si>
   <si>
     <t>Solicita Que Através Do Setor Competente Atenda O Seguinte Requerimento: Que Veja A Possibilidade De Estar Colocando Um Quebra-Molas Na Rua Francisco Gomes Em Frente A Empresa HAB&amp;MS.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/882/requerimento_n_049-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/882/requerimento_n_049-2025.pdf</t>
   </si>
   <si>
     <t>Solicita Que Através Do Setor Competente, Atenda O Seguinte Requerimento: Solicita Informações Sobre O Pagamento Do Adicional De Insalubridade Aos Agentes Comunitários De Saúde (ACS) E Aos Agentes De Comba Te Às Emdemias (ACE), E  Dequação Do Cálculo Conforme Decisões Do Tribunal Superior Do Trabalho.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/883/requerimento_n_050-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/883/requerimento_n_050-2025.pdf</t>
   </si>
   <si>
     <t>Solicita Que Através Do Setor Competente: Solicita Estudo Prévio De Impacto Orçamentário E Financeiro Visando À Criação De Um Plano De Carreira E Progressão Salarial Para Os Agentes Comunitários De Saúde (ACE) E Agentes De Comba Te Às Endemias (ACE).</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/884/requerimento_n_051-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/884/requerimento_n_051-2025.pdf</t>
   </si>
   <si>
     <t>Solicita Que Através Do Setor Competente, Crie Politicas Publicas De Combate As Drogas E A Violência, Bem Como Solicite Parceria Com A Polícia Militar Para A Implantação Do Proerd Nas Escolas Municipais E Na Guarda Mirim, Conforme O Que Segue:  Solicita Ao Poder Executivo Municipal A Criação De Políticas Públicas De Combate Às Drogas E À Violência, Em Parceria Coma Polícia Militar, Incluindo A Implantação Do Proerd Nas Escolas Municipais E Na Guarda Mirim.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/892/requerimento_n_052-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/892/requerimento_n_052-2025.pdf</t>
   </si>
   <si>
     <t>Solicita que através do Órgão competente que faça a abertura da travessia da Rua Dos Bálsamos do Bairro Palmeiras para a Rua Maria Cândida no Bairro Madri.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/893/requerimento_n_053-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/893/requerimento_n_053-2025.pdf</t>
   </si>
   <si>
     <t>Solicita que através do setor competente atenda o seguinte requerimento: que veja a possibilidade de estar fazendo a reposição de  lâmpadas da praça Dona Valdomira Neves Ferreira e demais praças que estão  faltando.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/896/requerimento_n_054-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/896/requerimento_n_054-2025.pdf</t>
   </si>
   <si>
     <t>Solicita que através do Setor Compete que verifique a mobilidade de fazer a troca de uma lâmpada na Rua 100 próximo ao n° 355, no bairro Madri.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/897/requerimento_n_055-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/897/requerimento_n_055-2025.pdf</t>
   </si>
   <si>
     <t>Solicita através do setor competente que faça um redutor de velocidade (quebra mola) na Rua Gilberto Sandre próximo ao numero 90.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/898/requerimento_n_056-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/898/requerimento_n_056-2025.pdf</t>
   </si>
   <si>
     <t>Solicita através do setor competente que faça uma redutor de velocidade ( quebra mola) na Rua Mirian Moura Diniz próximo ao numero 85, Praças das Marias.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/899/requerimento_n_057-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/899/requerimento_n_057-2025.pdf</t>
   </si>
   <si>
     <t>Solicitas através do setor competente que tome as devida providências no aterro Sanitário do Município.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/900/requerimento_n_058-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/900/requerimento_n_058-2025.pdf</t>
   </si>
   <si>
     <t>O vereador Leandro Andrade de Araújo que o presente subscreve, no uso de suas atribuições que a lei e ainda o regimento interno lhe confere, as informações detalhadas sobre o não cumprimento das EMENDAS Impositivas previstas para o ano de 2025, conforme segue: 1. Alguma das ações previstas nas emendas já foram realizadas? Em caso negativo que informe o motivo e, em caso positivo que informe o que foi feito. 2. Há algum planejamento por parte do Poder Executivo para cumprimento das ações que ainda não foram realizadas?</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/901/requerimento_n_059-2025.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/901/requerimento_n_059-2025.pdf</t>
   </si>
   <si>
     <t>O vereador Leandro Andrade de Araujo que o presente subscreve, no uso de suas atribuições que a lei e ainda o regimento interno lhe confere, as informações detalhadas ao executivo sobre o não pagamento do cartão alimentação dos servidores exonerados.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>OR</t>
   </si>
   <si>
     <t>Ofício Resposta</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/796/oficio_046-2025_resp._of._004-2025_leandro.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/796/oficio_046-2025_resp._of._004-2025_leandro.pdf</t>
   </si>
   <si>
     <t>Resposta ao ofício sobre reajuste dos valores de alimentação e transporte dos pacientes do TFD.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/797/oficio_no_048-2025_resp._of._005-2025_heleno.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/797/oficio_no_048-2025_resp._of._005-2025_heleno.pdf</t>
   </si>
   <si>
     <t>Resposta ao oficio sobre aumento de cota para próteses de deficientes físicos.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/799/oficio_n_064-2025_resp._oficio_003-2025_marinho.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/799/oficio_n_064-2025_resp._oficio_003-2025_marinho.pdf</t>
   </si>
   <si>
     <t>Treinamento de Primeiros Socorros para os Professores, colaboradores e monitores de nosso Município.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/803/resposta_varios_-_waldivino.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/803/resposta_varios_-_waldivino.pdf</t>
   </si>
   <si>
     <t>Respostas referente aos ofícios n°: 003/2025 9 004/2025 e 005/2025, os requerimentos n° 001/2025 e 003/2025 e as indicações n° 001/2025 e 002/2025.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/806/resp_oficio_farmacia_movel_-_marinho.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/806/resp_oficio_farmacia_movel_-_marinho.pdf</t>
   </si>
   <si>
     <t>No momento, enfrentamos limitações quanto à disponibilidade de veículos para viabilizar esse serviço, pois, a prioridade no momento é transportar os pacientes em tratamento fora de domicílio (TFD).</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/807/resp._oficio_saude_ja_-_maristela.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/807/resp._oficio_saude_ja_-_maristela.pdf</t>
   </si>
   <si>
     <t>Informamos que a criação desse programa está prevista no Plano de Governo do Excelentíssimo Prefeito Wilson Roberto Ribeiro e, atualmente, encontra-se em fase de elaboração pela equipe técnica responsável.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/809/resp._oficio_-_contatacao_de_veterinario_-_naiara.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/809/resp._oficio_-_contatacao_de_veterinario_-_naiara.pdf</t>
   </si>
   <si>
     <t>No momento, as prioridades da Secretaria de Saúde estão voltadas para a regularização do fornecimento de medicamentos, a retornada dos atendimentos com especialistas e outras demandas urgentes da população.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/810/resp._oficio_ubs_-_heli.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/810/resp._oficio_ubs_-_heli.pdf</t>
   </si>
   <si>
     <t>Em atenção à solicitação de Vossa Excelência referente à construção de urna Unidade Básica de Saúde (UBS) no Bairro Madri, informamos que o referido projeto se encontra em fase preparatória, conforme previsto no Programa de Aceleração do Crescimento (PAC).</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/816/resp._aos_oficios_n_012-2025_e_oficio_n_014-2025_-_jorddano.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/816/resp._aos_oficios_n_012-2025_e_oficio_n_014-2025_-_jorddano.pdf</t>
   </si>
   <si>
     <t>Vem através deste responder aos ofícios em epígrafe, de autoria de Vossa Senhoria, informar que estão sendo analisados e serão executados de acordo com a viabilidade de recursos do município.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/817/resp._ao_oficio_n013-2025_jorddano.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/817/resp._ao_oficio_n013-2025_jorddano.pdf</t>
   </si>
   <si>
     <t>Vem através deste informar que os utensílios alocados no interior do Ginásio Poliesportivo Juscelino Kubitscheck de Oliveira pertencem ao CEMEI Professora Erotildes Silva Menezes, que no momento se encontra em reforma e que tão logo seja concluída a reforma os devidos itens serão retirados do interior do ginásio.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/820/resp._ao_oficio_gratificacao_-_heli.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/820/resp._ao_oficio_gratificacao_-_heli.pdf</t>
   </si>
   <si>
     <t>Resposta ao Ofício sobre Gratificação aos Coletores de Lixo e Garis, Informo que essa é, de fato, uma meta da minha gestão. Quero, em breve, atender a essa solicitação e proporcionar essa gratificação como forma de valorização a esses trabalhadores que tanto contribuem para nossa cidade. No entanto, no momento, estamos priorizando a regularização de pagamentos pendentes da administração anterior.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/828/resp_oficio_n_020-2025_comissao_terapia.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/828/resp_oficio_n_020-2025_comissao_terapia.pdf</t>
   </si>
   <si>
     <t>Em atenção ao requerimento apresentado por Vossa Excelência, que solicita a criação de uma comissão de Terapia Nutricional (CTN) através do ofício n°. 020/2025, informamos que já existe, atualmente, um instrumento normativo institucional que regulamenta a concessão de fórmulas nutricionais, elaborado em consonância com os. princípios e diretrizes da Política Nacional de Alimentação e Nutrição (PNAN), reformulada pela Portaria n° 2.715, de 17 de novembro de 2011.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/829/resp._oficio_n_021-2025_-_leandro.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/829/resp._oficio_n_021-2025_-_leandro.pdf</t>
   </si>
   <si>
     <t>Em atenção à solicitação sobre a ausência do serviço de UBV Veicular (popularmente conhecido como "fumacê") conforme oficio n o. 021/2025 em nosso município, informamos que este tipo de tratamento é disponibilizado exclusivamente pelo Estado, mediante solicitação formal junto à Superintendência Regional de Saúde de Uberlândia.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/830/resp._requerimento_-_ar_condicionado_-_leandro.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/830/resp._requerimento_-_ar_condicionado_-_leandro.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento apresentado pelo Vereador Leandro, que solicita a realização de manutenção corretiva nos aparelhos de ar-condicionado dos quartos do Hospital João Paulo II, informamos que, os referidos equipamentos passaram por manutenção corretiva e encontram-se atualmente devidamente conservados e em pleno funcionamento.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/838/referente_requerimento_verbal_-_marinho.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/838/referente_requerimento_verbal_-_marinho.pdf</t>
   </si>
   <si>
     <t>Referente ao requerimento verbal que trata da possibilidade de realização de estudo para implementação do REURB - Regularização Fundiária Urbana em nosso município. Ressalto que compreendemos plenamente a importância da demanda apresentada, considerando os relevantes benefícios sociais, legais e administrativos previstos na Lei Federal n° 13.465/2017. Diante disso, informo que o pedido foi encaminhado à assessoria jurídica especializada na área, que já está elaborando os estudos necessários.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/839/resp._oficio_030-2025_-_waldivino_-_bolsa_medicina.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/839/resp._oficio_030-2025_-_waldivino_-_bolsa_medicina.pdf</t>
   </si>
   <si>
     <t>Venho através deste, informar que o Município de Araporã não possui atualmente nenhum convênio assinado com a Faculdade de Medicina - ZARNS, ainda estamos em processo de negociação. Entendemos que a busca por bolsa universitária é importante e lamentamos não poder atender a solicitação neste momento. Assim que tivermos efetivado o convênio, analisaremos a referida solicitação.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/847/resposta_ao_oficio_n_029-2025_-_ph.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/847/resposta_ao_oficio_n_029-2025_-_ph.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Oficio n° 029/2025, no qual solicita a manutenção e, se necessário, a substituição dos aparelhos de ar condicionado instalados nas repartições do Hospital Municipal de Araporã, informamos  que a Secretaria Municipal de Saúde já providenciou a substituição do aparelho de ar condicionado do quarto de descanso da enfermagem, em anexo, foto do novo ar instalado, garantindo melhores condições de conforto aos profissionais.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>RESP</t>
   </si>
   <si>
     <t>Resposta de Proposição (Indicação)</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/798/resp._indicacao_n01-2025_waldivino.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/798/resp._indicacao_n01-2025_waldivino.pdf</t>
   </si>
   <si>
     <t>Limpeza e Serviços Urbanos.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/800/resp._indicacao_n_003-2025_jorddano.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/800/resp._indicacao_n_003-2025_jorddano.pdf</t>
   </si>
   <si>
     <t>Instalação De Redutores De Velocidade Na Rua Abílio Ferreira Borges (Antiga Rua 06), No Bairro Alvorada E Na Rua Gilberto Sandre (Antiga Rua P6), No Bairro Prima Vera, Atendendo A Solicitação Dos Moradores.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/802/resp._indicacao_n_002-2025_jorddano.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/802/resp._indicacao_n_002-2025_jorddano.pdf</t>
   </si>
   <si>
     <t>Manutenção E Troca De Lâmpadas Dos Postes De Iluminação Pública, Em Especial Na Rua WalTer José De Faria, Bairro Primavera, Na Rua Dinaldo Anizio Sizilio, No Bairro Primavera E No Bairro Madri Atendendo A Solicitação Dos Moradores.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/808/resp._indicacao_n_008-2025_-ph.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/808/resp._indicacao_n_008-2025_-ph.pdf</t>
   </si>
   <si>
     <t>Informamos que a solicitação será analisada pela nossa equipe técnica e, conforme a viabilidade, incluída no planejamento para adequação dos espaços da referida sala de velório.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/812/resp_indicacao_n_006-2025_-_heleno.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/812/resp_indicacao_n_006-2025_-_heleno.pdf</t>
   </si>
   <si>
     <t>Em resposta à Indicação n° 006/2025, à sua solicitação referente à instalação de braços e lâmpadas em três postes localizados na Avenida: Santa Barbara, informamos que será encaminhamos demanda à Secret6.íi 'Municipal de SERVIÇOS URBANOS que atualmente esta responsável pela iluminação publica para devidas providencias.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/813/resp._indicacao_n_015-2025_jorddano.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/813/resp._indicacao_n_015-2025_jorddano.pdf</t>
   </si>
   <si>
     <t>Em função do cenário de Calamidade financeira em, que se encontrava o Município de Araporã-MG, estávamos avaliando os recursos disponíveis e a demanda da comunidade para garantir um retorno seguro e eficiente das oficinas.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/815/resp._indicacao_n_010-2025_-_ph.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/815/resp._indicacao_n_010-2025_-_ph.pdf</t>
   </si>
   <si>
     <t>Informamos que a solicitação será encaminhada para analise pela equipe de engenheiros do município, onde será realizada a avaliação da viabilidade técnica e o respectivo levantamento orçamentário.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/818/resp._indicacao_n_007_-2025_ph.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/818/resp._indicacao_n_007_-2025_ph.pdf</t>
   </si>
   <si>
     <t>Em resposta à indicação n. 007/2025, onde solicita a disponibilização de monitoras nos parques infantis das praças do município. Reconhecemos a importância da solicitação, mas não possuímos servidores suficientes para esta função, uma vez que todos monitores foram direcionados para as escolas, creches municipais e o transporte escolar interno.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/825/resp._indicacao_n_017-2025_-_jorddano.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/825/resp._indicacao_n_017-2025_-_jorddano.pdf</t>
   </si>
   <si>
     <t>Em Resposta à indicação n° 017/2025, Instalação De Ares Condicionados - Venho informar que está sendo analisado e serão licitados para que seja  instalado nas escolas e CEMEIS do município, garantido assim um ambiente propício ao ensino e aprendizagem, garantindo condições de saúde para alunos, professores e funcionários.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/826/resp._indicacao_n_020-2025_-_naiara.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/826/resp._indicacao_n_020-2025_-_naiara.pdf</t>
   </si>
   <si>
     <t>Em atenção a indicação n° 020/2025, que solicita a realização de manutenção na infraestrutura do Lago Bem Viver, informamos que os serviços mencionados já estão em andamento, sendo executados pela equipe da Secretaria de Limpeza e Serviços Urbanos.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/827/resp._indicacoa_n_019-2025_-_jorddano.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/827/resp._indicacoa_n_019-2025_-_jorddano.pdf</t>
   </si>
   <si>
     <t>Em resposta á Indicação N° 019/2025, referente á necessidade de reparo na Avenida Santa Bárbara, nas proximidades da caixa d água, informamos que a demanda será encaminhada ao setor responsável para avaliação técnica.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/831/resp._indicacao_n_016-2025_-_jorddano.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/831/resp._indicacao_n_016-2025_-_jorddano.pdf</t>
   </si>
   <si>
     <t>Resposta a Indicação n° 016/2025 - Atualmente, estamos passando por um processo de ajustes nas demandas municipais quanto a locação de funcionários nos diversos setores. Estamos aguardando a posse dos concursados e mediante isto, analisaremos as demandas e possíveis realocações de servidores nos locais e funções que se encontram vagos.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/841/resposta_indicacao_n__25-2025_-_escola_sem_bullying_-_jorddano.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/841/resposta_indicacao_n__25-2025_-_escola_sem_bullying_-_jorddano.pdf</t>
   </si>
   <si>
     <t>Em Resposta a Indicação n ° 25-2025 - Concurso Municipal de redação "ESCOLA SEM BULLYING E COM CIDADANIA; vem através deste informar que passaremos a indicação para realização do Concurso Municipal de Redação conforme tema descrito anteriormente as Escolas Municipais que atendem do 50 ano ao 9° ano. Vale salientar que a Rede Municipal de Ensino adequará às premiações de acordo com os recursos disponíveis no orçamento deste ano de 2025, uma vez que alguns prêmios precisam ser licitados.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/842/resposta_a_indicacao_no_027-2025_-_jorddano.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/842/resposta_a_indicacao_no_027-2025_-_jorddano.pdf</t>
   </si>
   <si>
     <t>Em resposta á Indicação n° 027/2025, que solicita a realização de melhoria na acessibilidade aos quiosques e quadras localizadas no Lago do Bem Viver, com a construção de rampas e adequação da escadaria existente, informamos  que a administração Municipal reconhece a relevância do pleito apresentado, sobretudo por tratar-se de medida que visa garantir acessibilidade, inclusão social e melhores condições de convivência a pessoas com deficiência ou mobilidade reduzida, em consonância com a Lei Brasileira de inclusão da pessoa com Deficiência (Lei n°13.146/2015). Comunicamos que o setor de obras foi orientado a realizar estudos técnicos e levantamento de custos para viabilizar a execução da obra.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/844/resposta_a_indicacao_n_026-2025_-_jorddano.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/844/resposta_a_indicacao_n_026-2025_-_jorddano.pdf</t>
   </si>
   <si>
     <t>Em atenção à Indicação n° 026/2025, venho esclarecer que a alteração proposta - substituição da distribuição de cesta básica pelo fornecimento de cartão alimentação - constitui uma das diretrizes estratégicas estabelecidas no Plano de Governo desta gestão.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>Em resposta a Indicação n° 024/2025 referente à solicitação de implantação de sinalização horizontal nas bifurcações da Rua Miriã Maria Moura com a Rua Adriano Lourenço Borges e da Rua Miriã Maria Moura com a Rua João Soares de Souza, nas proximidades da Praça dos Josés e da Praça das Marias,_x000D_
 informamos que o referido serviço já foi devidamente executado por nossa equipe.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/849/resposta_a_indicacao_no_35-2025_-_maristela.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/849/resposta_a_indicacao_no_35-2025_-_maristela.pdf</t>
   </si>
   <si>
     <t>Em resposta à Indicação n° 35/2025, que solicita a instalação de redutores de velocidades (quebra-molas) nas ruas Gilberto Sandre (Ant. P6), Antônio Franceschi (Ant. 19), em frente ao Campo de Futebol, Joao Guerino e Edson Luís Ferreira. Informamos que as referidas solicitações foram encaminhadas ao setor competente para analise técnico. A fim de verificar a viabilidade de execução, considerando os critérios técnicos e legais aplicáveis. Esclarecemos_x000D_
 que, após a conclusão das avalições, serão adotadas as providencias cabíveis, dentro das possibilidades orçamentários e do cronograma de serviços do Município, sempre priorizando a segurança e o bem estar da população.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/850/resposta_a_indicacao_n_030-2025_-_ph.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/850/resposta_a_indicacao_n_030-2025_-_ph.pdf</t>
   </si>
   <si>
     <t>Resposta a Indicação n° 030/2025, na qual propõe a realização da Semana da Gastronomia e Culinária Local no ano de 2025. A Administração Municipal agradece a atenção e o zelo em apresentar proposições que visam valorizar a cultura, o turismo e a economia local, reconhecendo a importância do evento e seus benefícios para a população de Araporã. Entretanto, informamos que, neste exercício, a Prefeitura tem adotado medidas de contenção de despesas, com o objetivo de equilibrar as contas públicas e colocar a administração em dia. Nesse sentido, a realização do evento em 2025 demandaria custos significativos, o que inviabiliza sua execução neste momento.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/868/resp._indicacoes_n_033_e_034-2025_-_heleno.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/868/resp._indicacoes_n_033_e_034-2025_-_heleno.pdf</t>
   </si>
   <si>
     <t>Em resposta às Indicações N 33/2025 e 34/2025, que solicita a instalação de redutores de velocidade (quebra-molas) nas ruas Geraldo Jose Carneiro abaixo do N°75 e rua João Guerino abaixo do N°100. informamos que as referidas solicitações foram encaminhadas ao setor competente para analise técnico.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/869/resp._indicacao_n_032-2025_-_heleno.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/869/resp._indicacao_n_032-2025_-_heleno.pdf</t>
   </si>
   <si>
     <t>Em atenção à Indicação n° 032/2025 apresentada, referente à necessidade de manutenção das faixas de "PARE" e de pedestres nas vias públicas do Município de Araporã, informamos que o processo de contratação de empresa especializada para a execução dos serviços encontra-se em fase de licitação.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/870/resp._indicacao_n_031-2025_-_heleno.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/870/resp._indicacao_n_031-2025_-_heleno.pdf</t>
   </si>
   <si>
     <t>Em atenção à Indicação n° 031/205 apresentada, referente à substituição de lâmpadas queimadas no poste da Rua Antônio Franceschi, informamos que será realizada a troca das lâmpadas da via mencionada, bem como a substituição de todas as lâmpadas queimadas em todos os bairros do Município de Araporã.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/872/resp._indicacao_n_036-2025_-_heleno.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/872/resp._indicacao_n_036-2025_-_heleno.pdf</t>
   </si>
   <si>
     <t>Em atenção à indicação apresentada, referente à instalação de identificação das placas no Bairro Primavera, informamos que o processo licitatório_x000D_
 para contratação da empresa responsável por este serviço encontra-se em andamento.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/873/resp._indicacao_n_037-2025_-_waldivino.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/873/resp._indicacao_n_037-2025_-_waldivino.pdf</t>
   </si>
   <si>
     <t>Em resposta á Indicação n° 037/2025, que solicita a realização da operação tapa buraco e manutenção nos asfaltos na Av. Afonso pena próximo a praça nossa senhora da Guia. A Prefeitura Municipal tem plano ciência da situação mencionada e reconhece a importância da obra para a segurança viária, bem como para o bem-estar da população. Informamos que o contrato vigente para fornecimento da massa asfáltica findou em 19/04/2025, sem  manifestação de interesse por parte da empresa fornecedora, o que impossibilitou a execução imediata dos serviços. Diante disso, já foi iniciado um novo processo administrativo para aquisição de massa asfáltico e de modo a viabilizar a continuidade das obras de manutenção e recuperação da massa asfáltica do município.</t>
   </si>
   <si>
+    <t>974</t>
+  </si>
+  <si>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/974/resposta_a_indicacao_n_043-2025.pdf</t>
+  </si>
+  <si>
+    <t>Em atenção à Indicação n° 043/2025, informamos que a matéria apresentada se revela de interesse e relevância para o Município, motivo pelo qual será encaminhada para análise pelos setores técnicos e jurídicos competentes da Administração Municipal. Após a devida avaliação, e constatada a viabilidade legal, administrativa e orçamentária, a proposta poderá subsidiar a elaboração e a futura implementação da legislação municipal pertinente, observados os trâmites legais cabíveis.</t>
+  </si>
+  <si>
     <t>801</t>
   </si>
   <si>
     <t>Resposta de Proposição (Requerimento)</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/801/resp._requerimento_n_001-2025_waldivino.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/801/resp._requerimento_n_001-2025_waldivino.pdf</t>
   </si>
   <si>
     <t>Reparos Necessários Para Corrigir As Canaletas De Escoamento De Água Existentes Na lateral Da AV. Santa Bárbara.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/804/resp._requerimento_n_007-2025_coleta_lixo_-_ph.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/804/resp._requerimento_n_007-2025_coleta_lixo_-_ph.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento n° 007-2025 sobre Coleta de Lixo, informamos que o serviço já está sendo realizado.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/805/resp._requerimento_n_004-2025_via_publica_-_ph.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/805/resp._requerimento_n_004-2025_via_publica_-_ph.pdf</t>
   </si>
   <si>
     <t>Em resposta ao requerimento n° 004-2025, referente à solicitação de alteração para mão Única na Rua Edson Luiz Ferreira, informamos que, após análise técnica e considerando os impactos no trânsito local, decidimos manter a atual configuração viária da referida via.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/811/resp._requerimento_n_005-2025_-_heleno.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/811/resp._requerimento_n_005-2025_-_heleno.pdf</t>
   </si>
   <si>
     <t>Em resposta ao Requerimento n° 005/2025, venho comunicar que seu requerimento referente à solicitação de instalação de um redutor de velocidade na avenida João Ferreira da Costa em cruzamento com a rua. Jair dos Santos, será encaminhado ao setor competente par análise técnico.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/814/resp._requerimento_n_013-2025_casamento_comunitario-_ph.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/814/resp._requerimento_n_013-2025_casamento_comunitario-_ph.pdf</t>
   </si>
   <si>
     <t>Informamos que, infelizmente, no será possível atender ao pedido para o dia 27 de abril de 2025. Queremos ainda informar Vossa Excelência existe planejamento em andamento para realização do Casamento Coletivo (Comunitário).</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/819/resp._requerimento_n_o_10-2025_-_heleno.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/819/resp._requerimento_n_o_10-2025_-_heleno.pdf</t>
   </si>
   <si>
     <t>Em resposta ao requerimento n. 010/2025, onde solicita a recuperação das vias rurais, colocando cascalho para tampar os buracos, bem como Nivelamento das mesmas. Reconhecemos a importância da solicitação, e já está sendo realizado o levantamento orçamentário para realização dos serviços. Assim que houver a disponibilização de recursos financeiros pelo município, que está passando por algumas dificuldades, será viabilizada a execução desses serviços.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/821/reps._requerimento_-_radares_-_heli.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/821/reps._requerimento_-_radares_-_heli.pdf</t>
   </si>
   <si>
     <t>Com relação à implantação de radares de velocidade na rodovia, seu requerimento deve ser encaminhado diretamente a Superintendência da Polícia Rodoviária Federal em Minas Gerias, solicitando a realização dos estudos necessários a análise de sua demanda e, posterior deliberação.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/822/resp._requerimento_n_014_-2025_-_jorddano.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/822/resp._requerimento_n_014_-2025_-_jorddano.pdf</t>
   </si>
   <si>
     <t>Em resposta ao requerimento de n° 014/2025 esclareço que a equoterapia não tem previsão para iniciar, visto que a mesma não está regulamentada conforme exigências a seguir: ter alvará de funcionamento junto a vigilância sanitária, ter laudo técnico junto da autoridade regional de medicina veterinária, ter instalações físicas e equipamentos adequados, ter equipe multidisciplinar de profissionais habilitados, ter animais saudáveis e treinados,_x000D_
 ter acessibilidade para usuários de cadeiras de rodas, ter atendimento médico de urgência ou remoção para unidade de saúde.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/823/resp._ao_requerimento_-_maistela.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/823/resp._ao_requerimento_-_maistela.pdf</t>
   </si>
   <si>
     <t>Em atenção ao requerimento n° 015/2025 referente à disponibilização de uma enfermeira para o Centro de Apoio aos Idosos de Araporã (CAIA) durante o período da ginástica, informamos que, no momento, não há disponibilidade de profissionais de enfermagem para essa finalidade.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/824/resp._requrimento_012-2025_ph.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/824/resp._requrimento_012-2025_ph.pdf</t>
   </si>
   <si>
     <t>Em resposta ao requerimento de numero 012/2025 solicitado pelo vereador, que todas os formulários para adesão da PAC Seleções 2025 (programa de_x000D_
 construção de espaço esportivos comunitário), foram preenchidas e encaminhadas para o setor responsável, para cadastramento do mesmo.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/832/resp._requerimento_n_022-2025_-_leandro.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/832/resp._requerimento_n_022-2025_-_leandro.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento n° 022/2025 - Informamos que está sendo realizado uma Estudo/análise sobre o impacto financeiro de um possível aumento do valor da diária, não obstante, reconhecemos o importante trabalho realizado por estes beneficiários. Sendo assim na medida que tivermos o resultado do Estudo/Análise serão adotadas as providências pertinentes e informaremos Vossas Excelências.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/833/resp._requerimento_n_027-2025_-_heleno.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/833/resp._requerimento_n_027-2025_-_heleno.pdf</t>
   </si>
   <si>
     <t>Em resposta ao Requerimento N° 027/2025, venho comunicar que seu requerimento referente a solicitação de instalação de dois postes de energia da REDE DA CEMIG na rua 18, bairro; setor liberdade. A instalação dos postes no bairro: Setor Liberdade é de responsabilidade da CEMIG e venho informar que já esta em processo de orçamento pela CEMIG.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/834/resp._requerimento_n_024-2025_-_heleno.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/834/resp._requerimento_n_024-2025_-_heleno.pdf</t>
   </si>
   <si>
     <t>Em resposta ao Requerimento 024/2025, no qual solicita a  possibilidade de implantação de uma passagem entre as ruas dos Bálsamos e das Palmeiras, interligando os bairros Reserva do Lago e Palmeira, informamos que: A demanda foi encaminhada à Secretaria Municipal de Obras e Urbanismo para avaliação técnica e viabilidade da execução da referida passagem. Será feito o estudos técnico da topografia da região, infraestrutura existente, bem como a disponibilidade orçamentária para a realização do serviço.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/835/resp._requerimento_n_025-2025_-_heleno.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/835/resp._requerimento_n_025-2025_-_heleno.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento n° 025/2025, informamos que o Departamento Municipal de Água e Esgoto (DMAE) já realizou visita técnica ao endereço citado. Contudo, devido a falta de materiais específicos, não foi possível, até o momento, executar a demanda solicitada. Esclarecemos que já está em andamento o processo licitatório para contratação de empresa fornecedora, o qual viabilizará a aquisição dos materiais necessários à execução do serviço. Tão logo o contrato seja formalizado, a demanda será atendida com a devida prioridade.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/836/resp._requerimento_n_020-2025_-_leandro.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/836/resp._requerimento_n_020-2025_-_leandro.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 02012025 - Concessão de Vale-Alimentação aos Conselheiros Tutelares - Tendo em vista a importância do trabalho  desenvolvido por esses servidores e entendendo que é justo e merecido que recebam condições adequadas para o exercício de suas atividades, informo que, após parecer jurídico favorável, será encaminhado a esta respeitável Casa Legislativa Projeto de Lei que dispõe sobre a concessão de vale-alimentação aos Conselheiros Tutelares do nosso município.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/837/resp._requerimento_n_018-2025_-_heleno.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/837/resp._requerimento_n_018-2025_-_heleno.pdf</t>
   </si>
   <si>
     <t>Em atenção Requerimento 018/2025 quanto à implantação da Patrulha Rural em nosso município, informamos que esta Administração compreende a relevância da matéria e reafirma o compromisso com a segurança e bem-estar da população, especialmente da zona rural. Contudo, cumpre-nos esclarecer que a criação e a disponibilização de patrulhas policiais não são atribuições diretas do Poder Executivo Municipal, mas sim do Estado, por meio da Secretaria de Segurança Pública e dos órgãos de policiamento, como a Polícia Militar. Cabe ainda informar que a Prefeitura já mantém convênio ativo com a Polícia Militar, por meio do qual são oferecidas diversas vantagens em prol da segurança do município. Todavia, o deslocamento de viaturas específicas e a disponibilização de infraestrutura adequada para atuação em áreas rurais devem ser analisados em conjunto com o comando da Polícia Militar, respeitando as diretrizes e limitações operacionais da corporação.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/840/resp._requerimento_n_026-2025_-_heleno.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/840/resp._requerimento_n_026-2025_-_heleno.pdf</t>
   </si>
   <si>
     <t>Em resposta ao Requerimento 026/2025 no qual solicita a possibilidade de reparo na estrada sentido furnas próximo ao tratamento de Agua do Município. A demanda foi encaminhada à Secretaria Municipal de Obras e Urbanismo para avaliação técnica e viabilidade da execução do reparo. Pois se trata de uma intervenção médio ou grande porte. Será feito o estudos técnico da topografia da região, infraestrutura existente, bem corno a disponibilidade orçamentária para a realização do serviço.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/843/resposta_ao_requerimento_n_038-2025_-_heleno.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/843/resposta_ao_requerimento_n_038-2025_-_heleno.pdf</t>
   </si>
   <si>
     <t>Em resposta ao Requerimento n° 038/2025, que solicita a execução de meio-fio no cruzamento da Rua dos Ipês com a Avenida das Palmeiras e Rua dos Balsamos, informamos que já está em andamento um projeto de urbanização para a Avenida das Palmeiras, o qual contempla todos os serviços necessários para a melhoria da infraestrutura urbana daquela região. Dentre as ações previstas no referido projeto estão incluídos os trabalhos de implantação de meio-fio, calçamento, drenagem pluvial e demais intervenções complementares.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/845/resp._requerimento_n_028-2025_-__heleno.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/845/resp._requerimento_n_028-2025_-__heleno.pdf</t>
   </si>
   <si>
     <t>Em resposta ao requerimento n° 028/2025, referente à solicitação de limpeza no pé dos postes de energia situados na Avenida Santa Bárbara,_x000D_
 informamos que o referido serviço já foi devidamente executado por nossa equipe.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/848/resp._requerimento_n_039-2025_-_jorddano.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/848/resp._requerimento_n_039-2025_-_jorddano.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento n 039/2025. Vem através deste informar que estão sendo analisados e serão executados de acordo com a viabilidade de recursos do município.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/871/resp._requerimento_n_042-2025_-_heleno.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/871/resp._requerimento_n_042-2025_-_heleno.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento n° 42/2025  acerca da possibilidade de concessão de isenção de taxas municipais às entidades sem fins lucrativos (associações comunitárias, clubes de serviço, filantrópicas, entidades religiosas, culturais e esportivas que atuam em beneficio da população), esta Administração Municipal vem respeitosamente informar sobre a impossibilidade de implementação da medida no momento atual.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/874/resp._requerimento_n_043-2025_-_leandro.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/874/resp._requerimento_n_043-2025_-_leandro.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento n° 43/2025, informamos que por meio da equipe responsável pela iluminação pública, já está realizando as devidas_x000D_
 manutenções das lâmpadas do Lago do Bem Viver "Divino Borges'.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/904/resp._requerimento_n_052-2025_heleno.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/904/resp._requerimento_n_052-2025_heleno.pdf</t>
   </si>
   <si>
     <t>Em atenção ao requerimento que solicita a abertura de uma passagem interligando a Rua dos Balsamos à Rua Maria Cândida, a fim de reduzir o trajeto atualmente percorrido pelos moradores dos bairros Palmeiras e Madri, foi realizada análise técnica da situação.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/905/resp._requerimento_n_054-2025-heleno.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/905/resp._requerimento_n_054-2025-heleno.pdf</t>
   </si>
   <si>
     <t>Em atenção ao requerimento 054/2025, informamos que a solicitação referente à troca da lâmpada na Rua 100, no Bairro Madri, já está em andamento.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/906/resp._requerimento_n_053-2025_waldivino.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/906/resp._requerimento_n_053-2025_waldivino.pdf</t>
   </si>
   <si>
     <t>Em atenção ao requerimento solicitando a reposição das lâmpadas da Praça Dona Valdomira Neves Ferreira e demais praças que apresentam pontos de iluminação danificados, informamos o que já foi elaborado o projeto técnico referente às reposições necessárias, bem como realizado o pedido oficial à empresa responsável para execução dos serviços. A empresa já recebeu todas as informações e irá agendar a data de vinda ao município para realizar as substituições das lâmpadas, conforme cronograma interno.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/907/resp._indicacao_n_041-2025_-_waldivino.pdf</t>
+    <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/907/resp._indicacao_n_041-2025_-_waldivino.pdf</t>
   </si>
   <si>
     <t>Em atenção a Indicação 041/2025, no qual solicita a adoção de providências referentes à sinalização de trânsito do município - incluindo instalação e manutenção de placas de "PARE", placas de identificação de endereços e demais dispositivos - informamos: No momento, esta Secretaria não dispõe de empresa contratada para execução desses serviços de forma completa e contínua. Entretanto, destaca-se que já se encontra em andamento o processo licitatório destinado à contratação de empresa especializada para atender às demandas de sinalização viária do município.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2124,68 +2142,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/885/projeto_de_lei_n_001-2025-l__jorddano.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/886/projeto_de_lei_n_002-2025-l_marinho.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/887/projeto_de_lei_n_003-2025-l_jorddano.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/888/projeto_de_lei_n_004-2025_-_l_ph_mano.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/889/projeto_de_lei_n_006-2025-l_jorddano.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/890/projeto_de_lei_n_007-2025-l_jorddano.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/680/indicacao_n_001-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/678/indicacao_n_002-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/679/indicacao_n_003-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/683/indicacao_n_004-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/684/indicacao_n_005-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/685/indicacao_n_006-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/686/indicacao_n_007-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/687/indicacao_n_008-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/688/indicacao_n_009-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/689/indicacao_n_010-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/690/indicacao_n_011-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/691/indicacao_n_012-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/692/indicacao_n_013-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/693/indicacao_n_014-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/694/indicacao_n_015-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/695/indicacao_n_016-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/696/indicacao_n_017-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/697/indicacao_n_018-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/716/indicacao_n_019-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/717/indicacao_no_020-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/725/indicacao_n_022-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/732/indicacao_n_023-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/734/indicacao_n_024-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/791/indicacao_n_025-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/792/indicacao_n_026-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/793/indicacao_n_027-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/794/indicacao_n_028-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/859/indicacao_n_029-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/860/indicacao_n_030-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/861/indicacao_n_031-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/862/indicacao_n_032-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/863/indicacao_n_033-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/864/indicacao_n_034-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/865/indicacao_n_035-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/866/indicacao_n_036-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/867/indicacao_n_037-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/875/indicacao_n_0038-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/876/indicacao_n_039-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/891/indicacao_n_040-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/894/indicacao_n_041-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/895/indicacao_n_042-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/735/mocao_n_001-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/736/mocao_n_002-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/681/requerimento_n_001-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/700/requerimento_n_004-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/701/requerimento_n_005-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/702/requerimento_n_006-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/703/requerimento_n_007-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/704/requerimento_n_008-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/705/requerimento_n_009-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/706/requerimento_n_010-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/708/requerimento_n_012-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/709/requerimento_n_013-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/710/requerimento_n_014-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/712/requerimento_n_018-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/713/requerimento_n_018-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/714/requerimento_n_021-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/715/requerimento_n_023-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/721/requerimento_n_024-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/722/requerimento_n_025-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/723/requerimento_n_026-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/724/requerimento_n_027-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/726/requerimento_n_028-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/727/requerimento_n_029-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/728/requerimento_n_030-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/729/requerimento_n_031-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/730/requerimento_n_032-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/851/requerimento_n_036-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/852/requerimento_n_037-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/853/requerimento_n_038-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/854/requerimento_n_039-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/855/requerimento_n_040-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/856/requerimento_n_041-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/857/requerimento_n_042-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/858/requerimento_n_043-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/878/requerimento_n_045-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/879/requerimento_n_046-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/880/requerimento_n_047-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/881/requerimento_n_048-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/882/requerimento_n_049-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/883/requerimento_n_050-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/884/requerimento_n_051-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/892/requerimento_n_052-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/893/requerimento_n_053-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/896/requerimento_n_054-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/897/requerimento_n_055-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/898/requerimento_n_056-2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/899/requerimento_n_057-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/900/requerimento_n_058-2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/901/requerimento_n_059-2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/796/oficio_046-2025_resp._of._004-2025_leandro.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/797/oficio_no_048-2025_resp._of._005-2025_heleno.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/799/oficio_n_064-2025_resp._oficio_003-2025_marinho.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/803/resposta_varios_-_waldivino.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/806/resp_oficio_farmacia_movel_-_marinho.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/807/resp._oficio_saude_ja_-_maristela.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/809/resp._oficio_-_contatacao_de_veterinario_-_naiara.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/810/resp._oficio_ubs_-_heli.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/816/resp._aos_oficios_n_012-2025_e_oficio_n_014-2025_-_jorddano.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/817/resp._ao_oficio_n013-2025_jorddano.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/820/resp._ao_oficio_gratificacao_-_heli.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/828/resp_oficio_n_020-2025_comissao_terapia.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/829/resp._oficio_n_021-2025_-_leandro.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/830/resp._requerimento_-_ar_condicionado_-_leandro.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/838/referente_requerimento_verbal_-_marinho.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/839/resp._oficio_030-2025_-_waldivino_-_bolsa_medicina.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/847/resposta_ao_oficio_n_029-2025_-_ph.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/798/resp._indicacao_n01-2025_waldivino.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/800/resp._indicacao_n_003-2025_jorddano.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/802/resp._indicacao_n_002-2025_jorddano.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/808/resp._indicacao_n_008-2025_-ph.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/812/resp_indicacao_n_006-2025_-_heleno.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/813/resp._indicacao_n_015-2025_jorddano.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/815/resp._indicacao_n_010-2025_-_ph.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/818/resp._indicacao_n_007_-2025_ph.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/825/resp._indicacao_n_017-2025_-_jorddano.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/826/resp._indicacao_n_020-2025_-_naiara.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/827/resp._indicacoa_n_019-2025_-_jorddano.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/831/resp._indicacao_n_016-2025_-_jorddano.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/841/resposta_indicacao_n__25-2025_-_escola_sem_bullying_-_jorddano.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/842/resposta_a_indicacao_no_027-2025_-_jorddano.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/844/resposta_a_indicacao_n_026-2025_-_jorddano.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/849/resposta_a_indicacao_no_35-2025_-_maristela.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/850/resposta_a_indicacao_n_030-2025_-_ph.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/868/resp._indicacoes_n_033_e_034-2025_-_heleno.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/869/resp._indicacao_n_032-2025_-_heleno.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/870/resp._indicacao_n_031-2025_-_heleno.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/872/resp._indicacao_n_036-2025_-_heleno.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/873/resp._indicacao_n_037-2025_-_waldivino.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/801/resp._requerimento_n_001-2025_waldivino.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/804/resp._requerimento_n_007-2025_coleta_lixo_-_ph.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/805/resp._requerimento_n_004-2025_via_publica_-_ph.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/811/resp._requerimento_n_005-2025_-_heleno.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/814/resp._requerimento_n_013-2025_casamento_comunitario-_ph.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/819/resp._requerimento_n_o_10-2025_-_heleno.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/821/reps._requerimento_-_radares_-_heli.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/822/resp._requerimento_n_014_-2025_-_jorddano.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/823/resp._ao_requerimento_-_maistela.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/824/resp._requrimento_012-2025_ph.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/832/resp._requerimento_n_022-2025_-_leandro.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/833/resp._requerimento_n_027-2025_-_heleno.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/834/resp._requerimento_n_024-2025_-_heleno.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/835/resp._requerimento_n_025-2025_-_heleno.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/836/resp._requerimento_n_020-2025_-_leandro.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/837/resp._requerimento_n_018-2025_-_heleno.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/840/resp._requerimento_n_026-2025_-_heleno.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/843/resposta_ao_requerimento_n_038-2025_-_heleno.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/845/resp._requerimento_n_028-2025_-__heleno.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/848/resp._requerimento_n_039-2025_-_jorddano.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/871/resp._requerimento_n_042-2025_-_heleno.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/874/resp._requerimento_n_043-2025_-_leandro.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/904/resp._requerimento_n_052-2025_heleno.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/905/resp._requerimento_n_054-2025-heleno.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/906/resp._requerimento_n_053-2025_waldivino.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/907/resp._indicacao_n_041-2025_-_waldivino.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/885/projeto_de_lei_n_001-2025-l__jorddano.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/886/projeto_de_lei_n_002-2025-l_marinho.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/887/projeto_de_lei_n_003-2025-l_jorddano.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/888/projeto_de_lei_n_004-2025_-_l_ph_mano.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/889/projeto_de_lei_n_006-2025-l_jorddano.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/890/projeto_de_lei_n_007-2025-l_jorddano.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/680/indicacao_n_001-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/678/indicacao_n_002-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/679/indicacao_n_003-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/683/indicacao_n_004-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/684/indicacao_n_005-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/685/indicacao_n_006-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/686/indicacao_n_007-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/687/indicacao_n_008-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/688/indicacao_n_009-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/689/indicacao_n_010-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/690/indicacao_n_011-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/691/indicacao_n_012-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/692/indicacao_n_013-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/693/indicacao_n_014-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/694/indicacao_n_015-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/695/indicacao_n_016-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/696/indicacao_n_017-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/697/indicacao_n_018-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/716/indicacao_n_019-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/717/indicacao_no_020-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/725/indicacao_n_022-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/732/indicacao_n_023-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/734/indicacao_n_024-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/791/indicacao_n_025-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/792/indicacao_n_026-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/793/indicacao_n_027-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/794/indicacao_n_028-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/859/indicacao_n_029-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/860/indicacao_n_030-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/861/indicacao_n_031-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/862/indicacao_n_032-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/863/indicacao_n_033-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/864/indicacao_n_034-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/865/indicacao_n_035-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/866/indicacao_n_036-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/867/indicacao_n_037-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/875/indicacao_n_0038-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/876/indicacao_n_039-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/891/indicacao_n_040-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/894/indicacao_n_041-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/895/indicacao_n_042-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/735/mocao_n_001-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/736/mocao_n_002-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/681/requerimento_n_001-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/700/requerimento_n_004-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/701/requerimento_n_005-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/702/requerimento_n_006-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/703/requerimento_n_007-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/704/requerimento_n_008-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/705/requerimento_n_009-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/706/requerimento_n_010-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/708/requerimento_n_012-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/709/requerimento_n_013-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/710/requerimento_n_014-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/712/requerimento_n_018-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/713/requerimento_n_018-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/714/requerimento_n_021-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/999/requerimento_n_022-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/715/requerimento_n_023-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/721/requerimento_n_024-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/722/requerimento_n_025-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/723/requerimento_n_026-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/724/requerimento_n_027-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/726/requerimento_n_028-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/727/requerimento_n_029-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/728/requerimento_n_030-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/729/requerimento_n_031-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/730/requerimento_n_032-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/851/requerimento_n_036-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/852/requerimento_n_037-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/853/requerimento_n_038-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/854/requerimento_n_039-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/855/requerimento_n_040-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/856/requerimento_n_041-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/857/requerimento_n_042-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/858/requerimento_n_043-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/878/requerimento_n_045-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/879/requerimento_n_046-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/880/requerimento_n_047-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/881/requerimento_n_048-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/882/requerimento_n_049-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/883/requerimento_n_050-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/884/requerimento_n_051-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/892/requerimento_n_052-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/893/requerimento_n_053-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/896/requerimento_n_054-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/897/requerimento_n_055-2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/898/requerimento_n_056-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/899/requerimento_n_057-2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/900/requerimento_n_058-2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/901/requerimento_n_059-2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/796/oficio_046-2025_resp._of._004-2025_leandro.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/797/oficio_no_048-2025_resp._of._005-2025_heleno.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/799/oficio_n_064-2025_resp._oficio_003-2025_marinho.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/803/resposta_varios_-_waldivino.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/806/resp_oficio_farmacia_movel_-_marinho.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/807/resp._oficio_saude_ja_-_maristela.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/809/resp._oficio_-_contatacao_de_veterinario_-_naiara.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/810/resp._oficio_ubs_-_heli.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/816/resp._aos_oficios_n_012-2025_e_oficio_n_014-2025_-_jorddano.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/817/resp._ao_oficio_n013-2025_jorddano.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/820/resp._ao_oficio_gratificacao_-_heli.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/828/resp_oficio_n_020-2025_comissao_terapia.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/829/resp._oficio_n_021-2025_-_leandro.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/830/resp._requerimento_-_ar_condicionado_-_leandro.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/838/referente_requerimento_verbal_-_marinho.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/839/resp._oficio_030-2025_-_waldivino_-_bolsa_medicina.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/847/resposta_ao_oficio_n_029-2025_-_ph.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/798/resp._indicacao_n01-2025_waldivino.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/800/resp._indicacao_n_003-2025_jorddano.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/802/resp._indicacao_n_002-2025_jorddano.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/808/resp._indicacao_n_008-2025_-ph.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/812/resp_indicacao_n_006-2025_-_heleno.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/813/resp._indicacao_n_015-2025_jorddano.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/815/resp._indicacao_n_010-2025_-_ph.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/818/resp._indicacao_n_007_-2025_ph.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/825/resp._indicacao_n_017-2025_-_jorddano.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/826/resp._indicacao_n_020-2025_-_naiara.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/827/resp._indicacoa_n_019-2025_-_jorddano.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/831/resp._indicacao_n_016-2025_-_jorddano.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/841/resposta_indicacao_n__25-2025_-_escola_sem_bullying_-_jorddano.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/842/resposta_a_indicacao_no_027-2025_-_jorddano.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/844/resposta_a_indicacao_n_026-2025_-_jorddano.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/849/resposta_a_indicacao_no_35-2025_-_maristela.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/850/resposta_a_indicacao_n_030-2025_-_ph.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/868/resp._indicacoes_n_033_e_034-2025_-_heleno.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/869/resp._indicacao_n_032-2025_-_heleno.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/870/resp._indicacao_n_031-2025_-_heleno.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/872/resp._indicacao_n_036-2025_-_heleno.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/873/resp._indicacao_n_037-2025_-_waldivino.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/974/resposta_a_indicacao_n_043-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/801/resp._requerimento_n_001-2025_waldivino.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/804/resp._requerimento_n_007-2025_coleta_lixo_-_ph.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/805/resp._requerimento_n_004-2025_via_publica_-_ph.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/811/resp._requerimento_n_005-2025_-_heleno.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/814/resp._requerimento_n_013-2025_casamento_comunitario-_ph.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/819/resp._requerimento_n_o_10-2025_-_heleno.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/821/reps._requerimento_-_radares_-_heli.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/822/resp._requerimento_n_014_-2025_-_jorddano.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/823/resp._ao_requerimento_-_maistela.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/824/resp._requrimento_012-2025_ph.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/832/resp._requerimento_n_022-2025_-_leandro.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/833/resp._requerimento_n_027-2025_-_heleno.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/834/resp._requerimento_n_024-2025_-_heleno.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/835/resp._requerimento_n_025-2025_-_heleno.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/836/resp._requerimento_n_020-2025_-_leandro.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/837/resp._requerimento_n_018-2025_-_heleno.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/840/resp._requerimento_n_026-2025_-_heleno.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/843/resposta_ao_requerimento_n_038-2025_-_heleno.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/845/resp._requerimento_n_028-2025_-__heleno.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/848/resp._requerimento_n_039-2025_-_jorddano.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/871/resp._requerimento_n_042-2025_-_heleno.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/874/resp._requerimento_n_043-2025_-_leandro.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/904/resp._requerimento_n_052-2025_heleno.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/905/resp._requerimento_n_054-2025-heleno.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/906/resp._requerimento_n_053-2025_waldivino.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/907/resp._indicacao_n_041-2025_-_waldivino.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H169"/>
+  <dimension ref="A1:H171"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="37" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="39.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="134.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="133.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -3921,2666 +3939,2718 @@
       </c>
       <c r="D68" t="s">
         <v>212</v>
       </c>
       <c r="E68" t="s">
         <v>213</v>
       </c>
       <c r="F68" t="s">
         <v>27</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>262</v>
       </c>
       <c r="H68" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
         <v>264</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="D69" t="s">
         <v>212</v>
       </c>
       <c r="E69" t="s">
         <v>213</v>
       </c>
       <c r="F69" t="s">
-        <v>27</v>
+        <v>265</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="H69" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="D70" t="s">
         <v>212</v>
       </c>
       <c r="E70" t="s">
         <v>213</v>
       </c>
       <c r="F70" t="s">
-        <v>59</v>
+        <v>27</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="H70" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="D71" t="s">
         <v>212</v>
       </c>
       <c r="E71" t="s">
         <v>213</v>
       </c>
       <c r="F71" t="s">
         <v>59</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="H71" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="D72" t="s">
         <v>212</v>
       </c>
       <c r="E72" t="s">
         <v>213</v>
       </c>
       <c r="F72" t="s">
         <v>59</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="H72" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="D73" t="s">
         <v>212</v>
       </c>
       <c r="E73" t="s">
         <v>213</v>
       </c>
       <c r="F73" t="s">
         <v>59</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="H73" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="D74" t="s">
         <v>212</v>
       </c>
       <c r="E74" t="s">
         <v>213</v>
       </c>
       <c r="F74" t="s">
         <v>59</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="H74" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="D75" t="s">
         <v>212</v>
       </c>
       <c r="E75" t="s">
         <v>213</v>
       </c>
       <c r="F75" t="s">
-        <v>116</v>
+        <v>59</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="H75" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="D76" t="s">
         <v>212</v>
       </c>
       <c r="E76" t="s">
         <v>213</v>
       </c>
       <c r="F76" t="s">
         <v>116</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="H76" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="D77" t="s">
         <v>212</v>
       </c>
       <c r="E77" t="s">
         <v>213</v>
       </c>
       <c r="F77" t="s">
-        <v>27</v>
+        <v>116</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="H77" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="D78" t="s">
         <v>212</v>
       </c>
       <c r="E78" t="s">
         <v>213</v>
       </c>
       <c r="F78" t="s">
         <v>27</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="H78" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="D79" t="s">
         <v>212</v>
       </c>
       <c r="E79" t="s">
         <v>213</v>
       </c>
       <c r="F79" t="s">
         <v>27</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>217</v>
+        <v>296</v>
       </c>
       <c r="H79" t="s">
-        <v>218</v>
+        <v>297</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>176</v>
+        <v>164</v>
       </c>
       <c r="D80" t="s">
         <v>212</v>
       </c>
       <c r="E80" t="s">
         <v>213</v>
       </c>
       <c r="F80" t="s">
         <v>27</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>296</v>
+        <v>217</v>
       </c>
       <c r="H80" t="s">
-        <v>297</v>
+        <v>218</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="D81" t="s">
         <v>212</v>
       </c>
       <c r="E81" t="s">
         <v>213</v>
       </c>
       <c r="F81" t="s">
         <v>27</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="H81" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="D82" t="s">
         <v>212</v>
       </c>
       <c r="E82" t="s">
         <v>213</v>
       </c>
       <c r="F82" t="s">
-        <v>59</v>
+        <v>27</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="H82" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="D83" t="s">
         <v>212</v>
       </c>
       <c r="E83" t="s">
         <v>213</v>
       </c>
       <c r="F83" t="s">
-        <v>13</v>
+        <v>59</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="H83" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="D84" t="s">
         <v>212</v>
       </c>
       <c r="E84" t="s">
         <v>213</v>
       </c>
       <c r="F84" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="H84" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="D85" t="s">
         <v>212</v>
       </c>
       <c r="E85" t="s">
         <v>213</v>
       </c>
       <c r="F85" t="s">
         <v>27</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="H85" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="D86" t="s">
         <v>212</v>
       </c>
       <c r="E86" t="s">
         <v>213</v>
       </c>
       <c r="F86" t="s">
-        <v>59</v>
+        <v>27</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="H86" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>317</v>
+        <v>200</v>
       </c>
       <c r="D87" t="s">
         <v>212</v>
       </c>
       <c r="E87" t="s">
         <v>213</v>
       </c>
       <c r="F87" t="s">
+        <v>59</v>
+      </c>
+      <c r="G87" s="1" t="s">
         <v>318</v>
       </c>
-      <c r="G87" s="1" t="s">
+      <c r="H87" t="s">
         <v>319</v>
-      </c>
-[...1 lines deleted...]
-        <v>320</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
+        <v>320</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
         <v>321</v>
-      </c>
-[...4 lines deleted...]
-        <v>322</v>
       </c>
       <c r="D88" t="s">
         <v>212</v>
       </c>
       <c r="E88" t="s">
         <v>213</v>
       </c>
       <c r="F88" t="s">
-        <v>18</v>
+        <v>265</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>217</v>
+        <v>322</v>
       </c>
       <c r="H88" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
         <v>324</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
         <v>325</v>
       </c>
       <c r="D89" t="s">
         <v>212</v>
       </c>
       <c r="E89" t="s">
         <v>213</v>
       </c>
       <c r="F89" t="s">
         <v>18</v>
       </c>
       <c r="G89" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="H89" t="s">
         <v>326</v>
-      </c>
-[...1 lines deleted...]
-        <v>327</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
+        <v>327</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
         <v>328</v>
-      </c>
-[...4 lines deleted...]
-        <v>329</v>
       </c>
       <c r="D90" t="s">
         <v>212</v>
       </c>
       <c r="E90" t="s">
         <v>213</v>
       </c>
       <c r="F90" t="s">
         <v>18</v>
       </c>
       <c r="G90" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="H90" t="s">
         <v>330</v>
-      </c>
-[...1 lines deleted...]
-        <v>331</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
+        <v>331</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
         <v>332</v>
-      </c>
-[...4 lines deleted...]
-        <v>333</v>
       </c>
       <c r="D91" t="s">
         <v>212</v>
       </c>
       <c r="E91" t="s">
         <v>213</v>
       </c>
       <c r="F91" t="s">
         <v>18</v>
       </c>
       <c r="G91" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="H91" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
+        <v>335</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
         <v>336</v>
-      </c>
-[...4 lines deleted...]
-        <v>337</v>
       </c>
       <c r="D92" t="s">
         <v>212</v>
       </c>
       <c r="E92" t="s">
         <v>213</v>
       </c>
       <c r="F92" t="s">
-        <v>41</v>
+        <v>18</v>
       </c>
       <c r="G92" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="H92" t="s">
         <v>338</v>
-      </c>
-[...1 lines deleted...]
-        <v>339</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
+        <v>339</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
         <v>340</v>
-      </c>
-[...4 lines deleted...]
-        <v>341</v>
       </c>
       <c r="D93" t="s">
         <v>212</v>
       </c>
       <c r="E93" t="s">
         <v>213</v>
       </c>
       <c r="F93" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="G93" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="H93" t="s">
         <v>342</v>
-      </c>
-[...1 lines deleted...]
-        <v>343</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
+        <v>343</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
         <v>344</v>
-      </c>
-[...4 lines deleted...]
-        <v>345</v>
       </c>
       <c r="D94" t="s">
         <v>212</v>
       </c>
       <c r="E94" t="s">
         <v>213</v>
       </c>
       <c r="F94" t="s">
         <v>27</v>
       </c>
       <c r="G94" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="H94" t="s">
         <v>346</v>
-      </c>
-[...1 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
+        <v>347</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
         <v>348</v>
-      </c>
-[...4 lines deleted...]
-        <v>349</v>
       </c>
       <c r="D95" t="s">
         <v>212</v>
       </c>
       <c r="E95" t="s">
         <v>213</v>
       </c>
       <c r="F95" t="s">
         <v>27</v>
       </c>
       <c r="G95" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="H95" t="s">
         <v>350</v>
-      </c>
-[...1 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
+        <v>351</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
         <v>352</v>
-      </c>
-[...4 lines deleted...]
-        <v>353</v>
       </c>
       <c r="D96" t="s">
         <v>212</v>
       </c>
       <c r="E96" t="s">
         <v>213</v>
       </c>
       <c r="F96" t="s">
-        <v>59</v>
+        <v>27</v>
       </c>
       <c r="G96" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="H96" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
+        <v>355</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
         <v>356</v>
-      </c>
-[...4 lines deleted...]
-        <v>357</v>
       </c>
       <c r="D97" t="s">
         <v>212</v>
       </c>
       <c r="E97" t="s">
         <v>213</v>
       </c>
       <c r="F97" t="s">
-        <v>41</v>
+        <v>59</v>
       </c>
       <c r="G97" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="H97" t="s">
         <v>358</v>
-      </c>
-[...1 lines deleted...]
-        <v>359</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
+        <v>359</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
         <v>360</v>
-      </c>
-[...4 lines deleted...]
-        <v>361</v>
       </c>
       <c r="D98" t="s">
         <v>212</v>
       </c>
       <c r="E98" t="s">
         <v>213</v>
       </c>
       <c r="F98" t="s">
-        <v>59</v>
+        <v>41</v>
       </c>
       <c r="G98" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="H98" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
+        <v>363</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
         <v>364</v>
-      </c>
-[...4 lines deleted...]
-        <v>365</v>
       </c>
       <c r="D99" t="s">
         <v>212</v>
       </c>
       <c r="E99" t="s">
         <v>213</v>
       </c>
       <c r="F99" t="s">
         <v>59</v>
       </c>
       <c r="G99" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="H99" t="s">
         <v>366</v>
-      </c>
-[...1 lines deleted...]
-        <v>367</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
+        <v>367</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
         <v>368</v>
-      </c>
-[...4 lines deleted...]
-        <v>369</v>
       </c>
       <c r="D100" t="s">
         <v>212</v>
       </c>
       <c r="E100" t="s">
         <v>213</v>
       </c>
       <c r="F100" t="s">
         <v>59</v>
       </c>
       <c r="G100" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="H100" t="s">
         <v>370</v>
-      </c>
-[...1 lines deleted...]
-        <v>371</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
+        <v>371</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
         <v>372</v>
-      </c>
-[...4 lines deleted...]
-        <v>373</v>
       </c>
       <c r="D101" t="s">
         <v>212</v>
       </c>
       <c r="E101" t="s">
         <v>213</v>
       </c>
       <c r="F101" t="s">
         <v>59</v>
       </c>
       <c r="G101" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="H101" t="s">
         <v>374</v>
-      </c>
-[...1 lines deleted...]
-        <v>375</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
+        <v>375</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
         <v>376</v>
-      </c>
-[...4 lines deleted...]
-        <v>377</v>
       </c>
       <c r="D102" t="s">
         <v>212</v>
       </c>
       <c r="E102" t="s">
         <v>213</v>
       </c>
       <c r="F102" t="s">
-        <v>318</v>
+        <v>59</v>
       </c>
       <c r="G102" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="H102" t="s">
         <v>378</v>
-      </c>
-[...1 lines deleted...]
-        <v>379</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
+        <v>379</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
         <v>380</v>
-      </c>
-[...4 lines deleted...]
-        <v>381</v>
       </c>
       <c r="D103" t="s">
         <v>212</v>
       </c>
       <c r="E103" t="s">
         <v>213</v>
       </c>
       <c r="F103" t="s">
-        <v>318</v>
+        <v>265</v>
       </c>
       <c r="G103" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="H103" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
+        <v>383</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
         <v>384</v>
       </c>
-      <c r="B104" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D104" t="s">
+        <v>212</v>
+      </c>
+      <c r="E104" t="s">
+        <v>213</v>
+      </c>
+      <c r="F104" t="s">
+        <v>265</v>
+      </c>
+      <c r="G104" s="1" t="s">
         <v>385</v>
       </c>
-      <c r="E104" t="s">
+      <c r="H104" t="s">
         <v>386</v>
-      </c>
-[...7 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
+        <v>387</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>10</v>
+      </c>
+      <c r="D105" t="s">
+        <v>388</v>
+      </c>
+      <c r="E105" t="s">
         <v>389</v>
       </c>
-      <c r="B105" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F105" t="s">
-        <v>59</v>
+        <v>265</v>
       </c>
       <c r="G105" s="1" t="s">
         <v>390</v>
       </c>
       <c r="H105" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
         <v>392</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D106" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="E106" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="F106" t="s">
-        <v>18</v>
+        <v>59</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>393</v>
       </c>
       <c r="H106" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
         <v>395</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D107" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="E107" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="F107" t="s">
-        <v>41</v>
+        <v>18</v>
       </c>
       <c r="G107" s="1" t="s">
         <v>396</v>
       </c>
       <c r="H107" t="s">
         <v>397</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
         <v>398</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>54</v>
+        <v>26</v>
       </c>
       <c r="D108" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="E108" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="F108" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="G108" s="1" t="s">
         <v>399</v>
       </c>
       <c r="H108" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
         <v>401</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>31</v>
+        <v>54</v>
       </c>
       <c r="D109" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="E109" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="F109" t="s">
-        <v>55</v>
+        <v>18</v>
       </c>
       <c r="G109" s="1" t="s">
         <v>402</v>
       </c>
       <c r="H109" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
         <v>404</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D110" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="E110" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="F110" t="s">
-        <v>116</v>
+        <v>55</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>405</v>
       </c>
       <c r="H110" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
         <v>407</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>66</v>
+        <v>35</v>
       </c>
       <c r="D111" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="E111" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="F111" t="s">
-        <v>79</v>
+        <v>116</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>408</v>
       </c>
       <c r="H111" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
         <v>410</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="D112" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="E112" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="F112" t="s">
-        <v>13</v>
+        <v>79</v>
       </c>
       <c r="G112" s="1" t="s">
         <v>411</v>
       </c>
       <c r="H112" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
         <v>413</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="D113" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="E113" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="F113" t="s">
         <v>13</v>
       </c>
       <c r="G113" s="1" t="s">
         <v>414</v>
       </c>
       <c r="H113" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
         <v>416</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="D114" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="E114" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="F114" t="s">
-        <v>79</v>
+        <v>13</v>
       </c>
       <c r="G114" s="1" t="s">
         <v>417</v>
       </c>
       <c r="H114" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
         <v>419</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="D115" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="E115" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="F115" t="s">
-        <v>59</v>
+        <v>79</v>
       </c>
       <c r="G115" s="1" t="s">
         <v>420</v>
       </c>
       <c r="H115" t="s">
         <v>421</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
         <v>422</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="D116" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="E116" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="F116" t="s">
-        <v>318</v>
+        <v>59</v>
       </c>
       <c r="G116" s="1" t="s">
         <v>423</v>
       </c>
       <c r="H116" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
         <v>425</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="D117" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="E117" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="F117" t="s">
-        <v>318</v>
+        <v>265</v>
       </c>
       <c r="G117" s="1" t="s">
         <v>426</v>
       </c>
       <c r="H117" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
         <v>428</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="D118" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="E118" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="F118" t="s">
-        <v>18</v>
+        <v>265</v>
       </c>
       <c r="G118" s="1" t="s">
         <v>429</v>
       </c>
       <c r="H118" t="s">
         <v>430</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
         <v>431</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="D119" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="E119" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="F119" t="s">
-        <v>41</v>
+        <v>18</v>
       </c>
       <c r="G119" s="1" t="s">
         <v>432</v>
       </c>
       <c r="H119" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
         <v>434</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="D120" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="E120" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="F120" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="G120" s="1" t="s">
         <v>435</v>
       </c>
       <c r="H120" t="s">
         <v>436</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
         <v>437</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>10</v>
+        <v>103</v>
       </c>
       <c r="D121" t="s">
+        <v>388</v>
+      </c>
+      <c r="E121" t="s">
+        <v>389</v>
+      </c>
+      <c r="F121" t="s">
+        <v>27</v>
+      </c>
+      <c r="G121" s="1" t="s">
         <v>438</v>
       </c>
-      <c r="E121" t="s">
+      <c r="H121" t="s">
         <v>439</v>
-      </c>
-[...7 lines deleted...]
-        <v>441</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
+        <v>440</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>10</v>
+      </c>
+      <c r="D122" t="s">
+        <v>441</v>
+      </c>
+      <c r="E122" t="s">
         <v>442</v>
       </c>
-      <c r="B122" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F122" t="s">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="G122" s="1" t="s">
         <v>443</v>
       </c>
       <c r="H122" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
         <v>445</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D123" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="E123" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="F123" t="s">
         <v>13</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>446</v>
       </c>
       <c r="H123" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
         <v>448</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D124" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="E124" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="F124" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G124" s="1" t="s">
         <v>449</v>
       </c>
       <c r="H124" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
         <v>451</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>54</v>
+        <v>26</v>
       </c>
       <c r="D125" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="E125" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="F125" t="s">
-        <v>59</v>
+        <v>27</v>
       </c>
       <c r="G125" s="1" t="s">
         <v>452</v>
       </c>
       <c r="H125" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
         <v>454</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>31</v>
+        <v>54</v>
       </c>
       <c r="D126" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="E126" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="F126" t="s">
-        <v>13</v>
+        <v>59</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>455</v>
       </c>
       <c r="H126" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
         <v>457</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D127" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="E127" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="F127" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G127" s="1" t="s">
         <v>458</v>
       </c>
       <c r="H127" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
         <v>460</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>66</v>
+        <v>35</v>
       </c>
       <c r="D128" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="E128" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="F128" t="s">
         <v>27</v>
       </c>
       <c r="G128" s="1" t="s">
         <v>461</v>
       </c>
       <c r="H128" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
         <v>463</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="D129" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="E129" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="F129" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="G129" s="1" t="s">
         <v>464</v>
       </c>
       <c r="H129" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
         <v>466</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="D130" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="E130" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="F130" t="s">
-        <v>116</v>
+        <v>13</v>
       </c>
       <c r="G130" s="1" t="s">
         <v>467</v>
       </c>
       <c r="H130" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
         <v>469</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="D131" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="E131" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="F131" t="s">
-        <v>13</v>
+        <v>116</v>
       </c>
       <c r="G131" s="1" t="s">
         <v>470</v>
       </c>
       <c r="H131" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
         <v>472</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="D132" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="E132" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="F132" t="s">
         <v>13</v>
       </c>
       <c r="G132" s="1" t="s">
         <v>473</v>
       </c>
       <c r="H132" t="s">
         <v>474</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
         <v>475</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="D133" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="E133" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="F133" t="s">
         <v>13</v>
       </c>
       <c r="G133" s="1" t="s">
         <v>476</v>
       </c>
       <c r="H133" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
         <v>478</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="D134" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="E134" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="F134" t="s">
         <v>13</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>479</v>
       </c>
       <c r="H134" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
         <v>481</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="D135" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="E135" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="F135" t="s">
         <v>13</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>482</v>
       </c>
       <c r="H135" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
         <v>484</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="D136" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="E136" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="F136" t="s">
-        <v>41</v>
+        <v>13</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>217</v>
+        <v>485</v>
       </c>
       <c r="H136" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="D137" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="E137" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="F137" t="s">
-        <v>55</v>
+        <v>41</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>487</v>
+        <v>217</v>
       </c>
       <c r="H137" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
         <v>489</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="D138" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="E138" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="F138" t="s">
-        <v>27</v>
+        <v>55</v>
       </c>
       <c r="G138" s="1" t="s">
         <v>490</v>
       </c>
       <c r="H138" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
         <v>492</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="D139" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="E139" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="F139" t="s">
-        <v>59</v>
+        <v>27</v>
       </c>
       <c r="G139" s="1" t="s">
         <v>493</v>
       </c>
       <c r="H139" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
         <v>495</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="D140" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="E140" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="F140" t="s">
         <v>59</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>496</v>
       </c>
       <c r="H140" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
         <v>498</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>261</v>
+        <v>115</v>
       </c>
       <c r="D141" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="E141" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="F141" t="s">
         <v>59</v>
       </c>
       <c r="G141" s="1" t="s">
         <v>499</v>
       </c>
       <c r="H141" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
         <v>501</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>120</v>
+        <v>261</v>
       </c>
       <c r="D142" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="E142" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="F142" t="s">
         <v>59</v>
       </c>
       <c r="G142" s="1" t="s">
         <v>502</v>
       </c>
       <c r="H142" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
         <v>504</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="D143" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="E143" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="F143" t="s">
-        <v>41</v>
+        <v>59</v>
       </c>
       <c r="G143" s="1" t="s">
         <v>505</v>
       </c>
       <c r="H143" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
         <v>507</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>10</v>
+        <v>124</v>
       </c>
       <c r="D144" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="E144" t="s">
-        <v>508</v>
+        <v>442</v>
       </c>
       <c r="F144" t="s">
         <v>41</v>
       </c>
       <c r="G144" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="H144" t="s">
         <v>509</v>
-      </c>
-[...1 lines deleted...]
-        <v>510</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
+        <v>510</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>128</v>
+      </c>
+      <c r="D145" t="s">
+        <v>441</v>
+      </c>
+      <c r="E145" t="s">
+        <v>442</v>
+      </c>
+      <c r="F145" t="s">
+        <v>13</v>
+      </c>
+      <c r="G145" s="1" t="s">
         <v>511</v>
       </c>
-      <c r="B145" t="s">
-[...14 lines deleted...]
-      <c r="G145" s="1" t="s">
+      <c r="H145" t="s">
         <v>512</v>
-      </c>
-[...1 lines deleted...]
-        <v>513</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
+        <v>513</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>10</v>
+      </c>
+      <c r="D146" t="s">
+        <v>441</v>
+      </c>
+      <c r="E146" t="s">
         <v>514</v>
       </c>
-      <c r="B146" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F146" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="G146" s="1" t="s">
         <v>515</v>
       </c>
       <c r="H146" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
         <v>517</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="D147" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="E147" t="s">
-        <v>508</v>
+        <v>514</v>
       </c>
       <c r="F147" t="s">
-        <v>59</v>
+        <v>27</v>
       </c>
       <c r="G147" s="1" t="s">
         <v>518</v>
       </c>
       <c r="H147" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
         <v>520</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="D148" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="E148" t="s">
-        <v>508</v>
+        <v>514</v>
       </c>
       <c r="F148" t="s">
         <v>27</v>
       </c>
       <c r="G148" s="1" t="s">
         <v>521</v>
       </c>
       <c r="H148" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
         <v>523</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="D149" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="E149" t="s">
-        <v>508</v>
+        <v>514</v>
       </c>
       <c r="F149" t="s">
         <v>59</v>
       </c>
       <c r="G149" s="1" t="s">
         <v>524</v>
       </c>
       <c r="H149" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
         <v>526</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>35</v>
+        <v>54</v>
       </c>
       <c r="D150" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="E150" t="s">
-        <v>508</v>
+        <v>514</v>
       </c>
       <c r="F150" t="s">
-        <v>79</v>
+        <v>27</v>
       </c>
       <c r="G150" s="1" t="s">
         <v>527</v>
       </c>
       <c r="H150" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
         <v>529</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>66</v>
+        <v>31</v>
       </c>
       <c r="D151" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="E151" t="s">
-        <v>508</v>
+        <v>514</v>
       </c>
       <c r="F151" t="s">
-        <v>13</v>
+        <v>59</v>
       </c>
       <c r="G151" s="1" t="s">
         <v>530</v>
       </c>
       <c r="H151" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
         <v>532</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>70</v>
+        <v>35</v>
       </c>
       <c r="D152" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="E152" t="s">
-        <v>508</v>
+        <v>514</v>
       </c>
       <c r="F152" t="s">
-        <v>55</v>
+        <v>79</v>
       </c>
       <c r="G152" s="1" t="s">
         <v>533</v>
       </c>
       <c r="H152" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
         <v>535</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="D153" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="E153" t="s">
-        <v>508</v>
+        <v>514</v>
       </c>
       <c r="F153" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G153" s="1" t="s">
         <v>536</v>
       </c>
       <c r="H153" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
         <v>538</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="D154" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="E154" t="s">
-        <v>508</v>
+        <v>514</v>
       </c>
       <c r="F154" t="s">
-        <v>318</v>
+        <v>55</v>
       </c>
       <c r="G154" s="1" t="s">
         <v>539</v>
       </c>
       <c r="H154" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
         <v>541</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>83</v>
+        <v>74</v>
       </c>
       <c r="D155" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="E155" t="s">
-        <v>508</v>
+        <v>514</v>
       </c>
       <c r="F155" t="s">
-        <v>59</v>
+        <v>27</v>
       </c>
       <c r="G155" s="1" t="s">
         <v>542</v>
       </c>
       <c r="H155" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
         <v>544</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>87</v>
+        <v>78</v>
       </c>
       <c r="D156" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="E156" t="s">
-        <v>508</v>
+        <v>514</v>
       </c>
       <c r="F156" t="s">
-        <v>59</v>
+        <v>265</v>
       </c>
       <c r="G156" s="1" t="s">
         <v>545</v>
       </c>
       <c r="H156" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
         <v>547</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>91</v>
+        <v>83</v>
       </c>
       <c r="D157" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="E157" t="s">
-        <v>508</v>
+        <v>514</v>
       </c>
       <c r="F157" t="s">
         <v>59</v>
       </c>
       <c r="G157" s="1" t="s">
         <v>548</v>
       </c>
       <c r="H157" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
         <v>550</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="D158" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="E158" t="s">
-        <v>508</v>
+        <v>514</v>
       </c>
       <c r="F158" t="s">
-        <v>318</v>
+        <v>59</v>
       </c>
       <c r="G158" s="1" t="s">
         <v>551</v>
       </c>
       <c r="H158" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
         <v>553</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>99</v>
+        <v>91</v>
       </c>
       <c r="D159" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="E159" t="s">
-        <v>508</v>
+        <v>514</v>
       </c>
       <c r="F159" t="s">
         <v>59</v>
       </c>
       <c r="G159" s="1" t="s">
         <v>554</v>
       </c>
       <c r="H159" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
         <v>556</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>103</v>
+        <v>95</v>
       </c>
       <c r="D160" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="E160" t="s">
-        <v>508</v>
+        <v>514</v>
       </c>
       <c r="F160" t="s">
-        <v>59</v>
+        <v>265</v>
       </c>
       <c r="G160" s="1" t="s">
         <v>557</v>
       </c>
       <c r="H160" t="s">
         <v>558</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
         <v>559</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>107</v>
+        <v>99</v>
       </c>
       <c r="D161" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="E161" t="s">
-        <v>508</v>
+        <v>514</v>
       </c>
       <c r="F161" t="s">
         <v>59</v>
       </c>
       <c r="G161" s="1" t="s">
         <v>560</v>
       </c>
       <c r="H161" t="s">
         <v>561</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
         <v>562</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>111</v>
+        <v>103</v>
       </c>
       <c r="D162" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="E162" t="s">
-        <v>508</v>
+        <v>514</v>
       </c>
       <c r="F162" t="s">
         <v>59</v>
       </c>
       <c r="G162" s="1" t="s">
         <v>563</v>
       </c>
       <c r="H162" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
         <v>565</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="D163" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="E163" t="s">
-        <v>508</v>
+        <v>514</v>
       </c>
       <c r="F163" t="s">
-        <v>13</v>
+        <v>59</v>
       </c>
       <c r="G163" s="1" t="s">
         <v>566</v>
       </c>
       <c r="H163" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
         <v>568</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>261</v>
+        <v>111</v>
       </c>
       <c r="D164" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="E164" t="s">
-        <v>508</v>
+        <v>514</v>
       </c>
       <c r="F164" t="s">
         <v>59</v>
       </c>
       <c r="G164" s="1" t="s">
         <v>569</v>
       </c>
       <c r="H164" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
         <v>571</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="D165" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="E165" t="s">
-        <v>508</v>
+        <v>514</v>
       </c>
       <c r="F165" t="s">
-        <v>318</v>
+        <v>13</v>
       </c>
       <c r="G165" s="1" t="s">
         <v>572</v>
       </c>
       <c r="H165" t="s">
         <v>573</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
         <v>574</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>124</v>
+        <v>261</v>
       </c>
       <c r="D166" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="E166" t="s">
-        <v>508</v>
+        <v>514</v>
       </c>
       <c r="F166" t="s">
         <v>59</v>
       </c>
       <c r="G166" s="1" t="s">
         <v>575</v>
       </c>
       <c r="H166" t="s">
         <v>576</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
         <v>577</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>128</v>
+        <v>120</v>
       </c>
       <c r="D167" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="E167" t="s">
-        <v>508</v>
+        <v>514</v>
       </c>
       <c r="F167" t="s">
-        <v>59</v>
+        <v>265</v>
       </c>
       <c r="G167" s="1" t="s">
         <v>578</v>
       </c>
       <c r="H167" t="s">
         <v>579</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
         <v>580</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>132</v>
+        <v>124</v>
       </c>
       <c r="D168" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="E168" t="s">
-        <v>508</v>
+        <v>514</v>
       </c>
       <c r="F168" t="s">
-        <v>41</v>
+        <v>59</v>
       </c>
       <c r="G168" s="1" t="s">
         <v>581</v>
       </c>
       <c r="H168" t="s">
         <v>582</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
         <v>583</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>136</v>
+        <v>128</v>
       </c>
       <c r="D169" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="E169" t="s">
-        <v>508</v>
+        <v>514</v>
       </c>
       <c r="F169" t="s">
-        <v>41</v>
+        <v>59</v>
       </c>
       <c r="G169" s="1" t="s">
         <v>584</v>
       </c>
       <c r="H169" t="s">
         <v>585</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>586</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>132</v>
+      </c>
+      <c r="D170" t="s">
+        <v>441</v>
+      </c>
+      <c r="E170" t="s">
+        <v>514</v>
+      </c>
+      <c r="F170" t="s">
+        <v>41</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="H170" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>589</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>136</v>
+      </c>
+      <c r="D171" t="s">
+        <v>441</v>
+      </c>
+      <c r="E171" t="s">
+        <v>514</v>
+      </c>
+      <c r="F171" t="s">
+        <v>41</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="H171" t="s">
+        <v>591</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -6709,50 +6779,52 @@
     <hyperlink ref="G145" r:id="rId144"/>
     <hyperlink ref="G146" r:id="rId145"/>
     <hyperlink ref="G147" r:id="rId146"/>
     <hyperlink ref="G148" r:id="rId147"/>
     <hyperlink ref="G149" r:id="rId148"/>
     <hyperlink ref="G150" r:id="rId149"/>
     <hyperlink ref="G151" r:id="rId150"/>
     <hyperlink ref="G152" r:id="rId151"/>
     <hyperlink ref="G153" r:id="rId152"/>
     <hyperlink ref="G154" r:id="rId153"/>
     <hyperlink ref="G155" r:id="rId154"/>
     <hyperlink ref="G156" r:id="rId155"/>
     <hyperlink ref="G157" r:id="rId156"/>
     <hyperlink ref="G158" r:id="rId157"/>
     <hyperlink ref="G159" r:id="rId158"/>
     <hyperlink ref="G160" r:id="rId159"/>
     <hyperlink ref="G161" r:id="rId160"/>
     <hyperlink ref="G162" r:id="rId161"/>
     <hyperlink ref="G163" r:id="rId162"/>
     <hyperlink ref="G164" r:id="rId163"/>
     <hyperlink ref="G165" r:id="rId164"/>
     <hyperlink ref="G166" r:id="rId165"/>
     <hyperlink ref="G167" r:id="rId166"/>
     <hyperlink ref="G168" r:id="rId167"/>
     <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>