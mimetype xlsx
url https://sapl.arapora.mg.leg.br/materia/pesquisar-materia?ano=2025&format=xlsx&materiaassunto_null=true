--- v2 (2026-04-17)
+++ v3 (2026-06-01)
@@ -1178,54 +1178,54 @@
   <si>
     <t>58</t>
   </si>
   <si>
     <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/900/requerimento_n_058-2025.pdf</t>
   </si>
   <si>
     <t>O vereador Leandro Andrade de Araújo que o presente subscreve, no uso de suas atribuições que a lei e ainda o regimento interno lhe confere, as informações detalhadas sobre o não cumprimento das EMENDAS Impositivas previstas para o ano de 2025, conforme segue: 1. Alguma das ações previstas nas emendas já foram realizadas? Em caso negativo que informe o motivo e, em caso positivo que informe o que foi feito. 2. Há algum planejamento por parte do Poder Executivo para cumprimento das ações que ainda não foram realizadas?</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/901/requerimento_n_059-2025.pdf</t>
   </si>
   <si>
     <t>O vereador Leandro Andrade de Araujo que o presente subscreve, no uso de suas atribuições que a lei e ainda o regimento interno lhe confere, as informações detalhadas ao executivo sobre o não pagamento do cartão alimentação dos servidores exonerados.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>OR</t>
-[...2 lines deleted...]
-    <t>Ofício Resposta</t>
+    <t>RO</t>
+  </si>
+  <si>
+    <t>Resposta de Ofícios</t>
   </si>
   <si>
     <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/796/oficio_046-2025_resp._of._004-2025_leandro.pdf</t>
   </si>
   <si>
     <t>Resposta ao ofício sobre reajuste dos valores de alimentação e transporte dos pacientes do TFD.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/797/oficio_no_048-2025_resp._of._005-2025_heleno.pdf</t>
   </si>
   <si>
     <t>Resposta ao oficio sobre aumento de cota para próteses de deficientes físicos.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>http://sapl.arapora.mg.leg.br/media/sapl/public/materialegislativa/2025/799/oficio_n_064-2025_resp._oficio_003-2025_marinho.pdf</t>
   </si>
   <si>
     <t>Treinamento de Primeiros Socorros para os Professores, colaboradores e monitores de nosso Município.</t>
   </si>